--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brian Katz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Prediction of Perceived Naturalness for Source Directivity With a Visible Virtual Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (4), pp.236-249. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Evaluation of Notre-Dame Whispers, a Geolocated Outdoor Audio-Guided Tour of Notre-Dame’s Sonic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (19), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage9010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Acoustic Environment Rehearsal and Performance in an Unknown Venue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds4030035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The position of Gothic organs in Notre-Dame de Paris: An archeoacoustic simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.110506:1-10. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaulted Harmonies: Archaeoacoustic Concert in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics7040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past has ears: acoustics for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian T. Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (4), pp.27-30. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epn/2025412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained least-squares and maximum-likelihood calibration of absorption coefficients in reverberation time equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (25), pp.17. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2025011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on interpretation of medieval vocal repertoire through auralisation: an acoustic reconstruction of the Great Chapel of the Palais des Papes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20551940.2025.2459454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Archaeoacoustic and Historically Informed Soundscape Research on the History of Paris' Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological and Archaeological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), pp.1525-1544. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32474/JAAS.2025.11.000364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Interpolation Artifacts on Perceived Stability of Nearby Sources in a Navigable Reverberant Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (10), pp.664-678. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple sparse measurements with reference data regularization to create spherical directivities applied to voice data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.14:1-12. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listener perception of changes in historically informed performance of solo baroque music due to room acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prior visual experience in mental map navigation using allocentric and egocentric perspectives in the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso-Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218241286704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ears of the past, an inquiry into the sonic memory of the acoustics of Notre-Dame before the fire of 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Voisenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.169-176. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Acoustic digital twins for research and narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.e00369:1-16. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2024.e00369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Acoustics of Preaching in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Caseau Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (12), pp.6614-6628. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage7120306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeoacoustic study on shape: the case study of the Iffland Theatre's history (1802-1817)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (54), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Scattering by Gothic Piers and Columns of the Cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.679-703. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics4030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SONICOM Project: Artificial Intelligence-Driven Immersive Audio, From Personalization to Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Geronazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Majdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcadio Reyes-Lecuona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (6), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2022.3182929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Impact on Localization Quality Evaluations of Common Pre-Processing for Non-Individual Head-Related Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (5), pp.340-354. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge via Auditory Information for Blind Individuals: Spatial Cognition Studies and the Use of Audio-VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso-Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.4794. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22134794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Acoustics for Engineers: Troy Lectures (3rd Edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (9), pp.782-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural acoustic design: Observation of use cases including audio-only and multimodal auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1351010X2110455. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1351010X211045518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of accommodation to non-individual HRTFs via VR active learning and inclusion of a 3D room response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.25. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2021019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review on “The Technology of Binaural Understanding” by Jens Blauert and Jonas Braasch (Eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.29. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2021027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Time, Temperature and Pressure on the Creasing of Wool/Polyester Blended Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/ajeassp.2021.461.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory perception stability evaluation comparing binaural and loudspeaker Ambisonic presentations of dynamic virtual concert auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (1), pp.246-258. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0002942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of pinna morphology on head-related transfer functions simulated via a parametric pinna model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (4), pp.2559-2572. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0004128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sabine Room Acoustic Guidelines on Audience Rake, Stage Acoustics, and Dimension Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.235-251. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics3020017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cultural heritage through acoustic digital reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (12), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/PT.3.4633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum - Pre-Sabine room acoustic assumptions on reverberation and their influence on room acoustic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (4), pp.2478-2487. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0001082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Acoustic Survey of the Cathédrale Notre-Dame de Paris before and after the Fire of 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.791-802. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics2040044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Head-Related Transfer Function Individualization on Task Performance: Case of a Virtual Reality Shooter Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (4), pp.248-260. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2020.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie acoustique par reconstruction virtuelle pour l'analyse in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Spatial and Temporal Interaction Techniques for 3D Audio Trajectory Authoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dan Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-019-00314-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of direct and indirect perceptual head-related transfer function selection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zagala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (5), pp.3376-3389. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0001183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization uses in acoustical design: A survey study of acoustical consultants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (6), pp.3446-3456. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5110711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archeoacoustic study of the history of the Palais du Trocadero (1878–1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (4), pp.2810-2821. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5095882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Accommodation to poorly Matched Non-Individual spectral Localization Cues through Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1063. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37873-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment entendre le passé ? Quelques leçons d’une collaboration de recherche entre acousticiens et spécialistes d’études théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’Écho du théâtre 2 La scène parle. Voix, acoustiques et auralités (seconde moitié du XXe siècle), 6, https://journals-openedition-org.inshs.bib.cnrs.fr/rsl/1645. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sabine room acoustic design guidelines based on human voice directivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (4), pp.2428 - 2437. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5032201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and Implications for the Design of New 3D Audio Authoring Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-017-0245-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of visual distance on the room-acoustic experience of auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (5), pp.3035 - 3046. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5009554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Externalization by Listener and Source Movement Using a &amp;quot;Binauralized&amp;quot; Microphone Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7/8), pp.589 - 599. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2017.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Acoustics, Information, and Communication: Memorial Volume in Honor of Manfred R Schroeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (4), pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Evaluation of Dynamic Voice Directivity for Auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (2), pp.181 - 184. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the effect of Parameter Mapping Sonification on perceived instabilities, efficiency, and accuracy in real-time interactive exploration of noisy data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.2 - 11. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of head tracking on the externalization of speech stimuli for non-individualized binaural synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F G Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (3), pp.2011-2023. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4978612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of perceptually relevant methods of inter-aural time difference estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (2), pp.588 - 598. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4996457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and objective evaluation of calibrated room acoustic simulation auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (6), pp.4326 - 4337. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4971422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective HRTF evaluations for obtaining global similarity metrics of assessors and assessees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.259 - 271. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-016-0214-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in auditory display research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Marentakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.191 - 193. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-016-0226-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction method for averaging slowly time-variant room impulse response measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (1), pp.EL38 - EL43. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4955006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual attributes for the comparison of head-related transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Zacharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (5), pp.3623 - 3632. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4966115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Perceptual Interaural Time Difference Evaluation Protocols in a Binaural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (1), pp.129 - 140. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ calibration of the sound strength parameter G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (2), pp.EL167 - EL173. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4928292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived suitability of reverberation in large coupled volume concert halls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychomusicology: Music, Mind and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.317-325. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pmu0000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal audio–haptic intermodal display: improvement of communication and interpersonal awareness for collaborative search tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.235 - 252. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-015-0273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Laboratory Round Robin HRTF Measurement Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.895 - 906. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2400417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual thresholds for realistic double-slope decay reverberation in large coupled spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (1), pp.75 - 84. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4904515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and calibration method of acoustical models for historic virtual reality auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.161 - 180. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-015-0275-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective evaluation of the audiovisual spatial congruence in the case of stereoscopic-3D video and Wave Field Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.23 - 32. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of architectural spaces by blind people using auditory virtual reality for the construction of spatial knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of interaural time delay estimation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (135), pp.3530-3540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound energy decay in coupled spaces using a parametric analytical solution of a diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (5), pp.2765-2776. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4870706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effective aperture area of sliding and hinged doors between coupled spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.EL135 - EL141. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4890202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal Audio-Haptic Metaphor: Improvement of Target Search in Abstract Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (11), pp.921 - 933. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2014.941277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-visual identification, localization, and selection of entities of interest in a 3D environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob-Antoine Menelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.243 - 256. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-014-0148-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching nearby sources: comparison between real and virtual sound and visual targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2014.00269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies du son 3D au service des aides aux non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (71), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueing multimedia search with audiovisual blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465780.2465781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid head-related transfer function adaptation using a virtual auditory environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (4), pp.2948 - 2957. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3687448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in perceptual evaluation of HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.783--793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy gains in audio–visual search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEING AND PERCEIVING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.181 - 181. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187847612X648116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptually based head-related transfer function database optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (2), pp.EL99 - EL105. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3672641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception by moving participants in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), 19 (p. 1-17). </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2355598.2355602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, v. 24(2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphocons: A New Sonification Concept Based on Morphological Earcons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.409--418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (4), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the balloon as an impulse source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Pätynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Lokki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.EL27 - EL33. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of cascade of Hammerstein models for the description of non-linearities in vibrating devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (5), pp.1018-1038. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2010.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ augmented reality: audio-graphical augmentation of a classical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of creative Interfaces and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jcicg.2010070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of creative Interfaces and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of spatial representations in blind people: Scanning images constructed from haptic exploration or from locomotion in a 3-D audio virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.591 - 604. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/MC.38.5.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR exploration for computer fluid dynamics in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vézien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Menelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.257-271. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0134-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'audio 3D dans une plate-forme de télé-operation multimodale pour la télécommande/supervision de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'AIESME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 345, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Real-Time Auralization in Architectural Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Siltanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (6), pp.1000-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Round Robin on Room Acoustical Impulse Response Analysis Software 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics Research Letters Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.158 - 164. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1758239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of multi-dimensional spatial audio reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.1105 - 1115. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1763973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Validity of soundscape reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Levitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois, Danièle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (1), pp.333-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element method calculation of individual head-related transfer function. I. Rigid model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (5), pp.2440 - 2448. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1412440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element method calculation of individual head-related transfer function. II. Impedance effects and comparisons to real measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (5), pp.2449 - 2455. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1412441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to resolve microphone and sample location errors in the two-microphone duct measurement method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 108 (5), pp.2231 - 2237. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1314318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic absorption measurement of human hair and skin within the audible frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 108 (5), pp.2238 - 2242. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1314319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (172)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame - Research and public outreach using virtual reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2026 Spring Meeting of the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of Japan, Mar 2026, Tokyo, Japan. pp.415-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of a virtual acoustic environment for rehearsal and performance in unknown venues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical and Room Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America, May 2025, New Orleans (LA), United States. pp.015020:1-12, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0002205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics and vocal ensemble performance: insights from sacred chants performed a cappella at Noirlac Abbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2025, Bristol, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution measurement of voice directivity in the horizontal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2025 - 25th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, New Orleans (Louisiana), United States. pp.A132-A132, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0037650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual concert film with acoustic reconstructions of Notre-Dame de Paris across eight centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2025, Bristol, England, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal onset detection and pitch segmentation in medieval choral music guided by original notational sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Signal and Information Processing Association Annual Summit and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Shangri-la, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la directivité horizontale des voix françaises à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of room acoustic mismatch on conversational dynamics in virtual one-on-one conferencing: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum Euronoise 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Málaga, España, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoConcert – À l'écoute du passé de Notre-Dame du projet Past Has Ears at Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One listener, sixteen HRTFs: a perceptual benchmark of individualisation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez-Parera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES International Conference on Headphone Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AES, Aug 2025, Espoo (Finlande), Finland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of changes in source orientation-dependent reverberation for a visible virtual vocal source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 156</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Soc, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HeSoAN : un projet archéoacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.281-306, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating geometric room acoustic models using a gradient descent algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 156</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Soc, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant dans le chœur de Notre-Dame à la fin du XIIe siècle. Expérimentations et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nunes-Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.27-44, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears : An interdisciplinary project in digital archaeoacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Immersive Audio Experiences for Public Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 156th Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitutions acoustiques et sonores virtuelles de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI; CNRS; Ministère de la Culture, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HRTF training doesn't work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.2339--2346, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneath the Louvre Pyramid: Immersive Auralisation Workflow for Evaluating Potential Acoustic Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Reality. XR Salento 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lecce (ITALY), Italy. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71710-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame Whispers : A geolocated immersive walk through the sonic memory of Notre-Dame de Paris Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.105-128, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human talkers VS artificial heads: a comparison of their directivity in dense plane microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Daudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGA 2024 - 50th DAGA German Acoustics Conference (DAGA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Virtual Source Configurations for Pipe Organ Auralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings AES Conv 155</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Society, Oct 2023, New York, United States. pp.159:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoomZ: Spatial panning plugin for dynamic RIR convolution auralisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2023 International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size matters: New ways of working with scale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating navigable auralisations using RIR convolution: Impact of grid density and panning method on perceived source stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AES International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Auralisations for Choral Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Auditorium Acoustics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Source Directivity Variations onto an Existing Binaural Room Impulse Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AES International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Hear the Paintings? The Effect of Votive Offerings On the Acoustics of Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2537-2544, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the location of the first medieval organ in Notre-Dame de Paris via acoustic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2545-2552, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats d’un projet sur la directivité de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M. Arend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First measurements of a project on voice directivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Arend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of the Early Acoustics of the Chancel in Notre-Dame de Paris: 1160–1230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of solo baroque music played in a period and modern hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Jossic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Custom Feature Set For Analyzing Historically Informed Baroque Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2022 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directivity of a Small Pipe Organ Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th international congress on acoustics (ICA) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of vocal ensemble performances in real-time historical auralizations of the Palais des Papes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the Lateral Chapels and the Acoustics of Notre-Dame de Paris: 1225–1320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation patterns of a multiple slit system and applications to organ buffet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Dalmoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHE : The Past Has Ears project overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Acoustics (ICA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation patterns of a multiple slit system and applications to organ buffet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila M.M. Dal Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 ème Congrès Français d'Acoustique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the effect of room acoustics on choral performance in Notre-Dame and its pre-Gothic predecessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America 181 st Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, United States. pp.A258-A258, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0008212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vierge 2020 : Reconstructing a Virtual Concert Performance Through Historic Auralisation of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Notre-Dame: Preliminary results of real-time auralization with choir members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtuel, Italy. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears (PHE): XR Explorations of Acoustic Spaces as Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Augmented Reality, Virtual Reality and Computer Graphics AVR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Salento, Italy. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58468-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaural localization accuracy in VR games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game Music, Sound Design and Virtual Reality Audio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily's World: behind the scenes of a binaural synthesis production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 148</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s old is new again, using a physical scale model echo chamber as a real-time reverb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zagala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th Audio Engineering Society Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/aesconv.2019.978-1-942220-31-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of head rotation trajectories during a sound localization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anechoic audio and 3D-video content database of small ensemble performances for virtual concerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation round robin of a coupled volume case: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-frequency band correlations in auditory filtered median plane HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Magariyachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yôiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Spatial Audio Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.179-182, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/sasp.2019.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAA: A platform for experimental virtual archeological-acoustics to study the influence of performance space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Sym on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reconstructions of the Théâtre de l'Athénée for archeoacoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N J Barteld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anaglyph binaural audio engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and perceptive evaluations of high-resolution room acoustic simulations and auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralizations use in acoustical design : preliminary results of a survey study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed signal processing architecture for real-time convolution of {3D} audio rendering for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HRTF individualization on player performance in a VR shooter game II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES International Conference on Audio for Virtual and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Redmond, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du 'head-tracking' sur l'externalisation en écoute binaurale non- individualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France. pp.459-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the effect of HRTF processing techniques on perceptual quality ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HRTF individualization on player performance in a VR shooter game I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES Conference on Spatial Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVERTims: Open source framework for real-time auralization in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Audio Mostly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3123514.3123559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des visuels sur l'évaluation subjective d'auralisations dans un contexte de réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 10 p., </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Visual Rendering System on Subjective Auralization Assessment in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Laval, France. pp.105-118, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72323-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with a virtual reality auralization of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3454 - 3454, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of visual rendering on the acoustic judgements of a theater auralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Mtgs. Acoust.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States. pp.015008, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0000575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVERTims: Open source framework for real-time auralization in architectural acoustics and virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Digital Audio Effects (DAFx-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of Notre-Dame Cathedral de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.0269:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Head Tracking Latency on Binaural Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tonmeistertagung TMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cologne, Germany. pp.350-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented auralization : Complimenting auralizations with immersive virtual reality technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Sym on Music and Room Acoustics (ISMRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Plata, Argentina. pp.14:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality performance auralization in a calibrated model of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N.J. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroregio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.6:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Subjective HRTF Rating Repeatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 140</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.9597:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic voice directivity in room acoustic auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Annual Conf. on Acoustics (DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Aachen, Germany. pp.352-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Head Tracking Latency on Binaural Rendering in Simple and Complex Sound Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">140th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AES (Audio Engineering Society), Jun 2016, Paris, France. Convention Paper 9591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris - Acoustic scale model study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrated auralization simulation of the abbey of Saint-Germain-des-Prés for historical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderVR: Open-source framework for interactive and immersive VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalai Q. Felinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (IEEE VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.203-204, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavanger Concert Hall, acoustic design and measurement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.300-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of subjective HRTF evaluations for creating global perceptual similarity metrics of assessors and assessees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Graz, Austria. pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional morphological database for spatial hearing research of the BiLi project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rugeles Ospina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburgh, France. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0000050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVE-based Virtual Prototyping of an Audio Radiogoniometer: Ecological Validity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Objective et Subjective de Différentes Méthodes de Lissage des HRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rugeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cong Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.2213-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive auralization of self-generated oral sounds in virtual acoustic environments for research in human echolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelegrin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Rychtáriková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christ Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Krakow, Poland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for Assessing the Quality of Experience of 3D Audio Binaural Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Colomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Joint Symposium on Auralization and Ambisonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Allemagne. pp.100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of the Use of Reflections Arrival Time in Pre-Sabinian Concert Hall Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N.J. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Krakow, Poland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Model Auralization for Art, Science, and Music: The Stupaphonic Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delarozière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Joint Symposium on Auralization and Ambisonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Allemagne. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Improving Audiovisual Spatial Congruence for Stereoscopic-3D Video and Wave Field Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques G. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on 3D Imaging (IC3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2013.6732081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderCAVE: A multimodal scene graph editor for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lodz, Poland. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderCAVE: A Flexible Open Source Authoring Tool Dedicated to Multimodal Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference (JVRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orsay, France. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sound field measurements and predictions in coupled volumes between numerical methods and scale model measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Otani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Botts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 : 21st International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4799138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization of coupled spaces based on a diffusion equation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Sound and Music Computing Conference (SMAC/SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden. pp.616-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of spherical harmonics interpolation for HRTF exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Aussal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4800216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of reverberation in coupled volumes: discrimination and suitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Symposium on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toronto, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound for 3D cinema and the sense of presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Atlanta, United States. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITD Interpolation and Personalization for Binaural Synthesis Using Spherical Harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Aussal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc UK Conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, York, United Kingdom. pp.04:01-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vibration to perception: using Large Multi-Actuator Panels (LaMAPs) to create coherent audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound effect metaphors for near field distance sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Atlanta, United States. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone-2 tones discrimination task comparing audio and haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Feakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Workshop on Haptic Audio Visual Environments and Games (HAVE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Munich, Germany. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2012.6374432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-haptic intermodal coupling for comparative search tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, France. pp.307-313, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Head-Mounted Antenna Array Architecture Optimization based on the Fisher Information Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Duvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Modern Telecommunications and Control Systems and Workshops (ICUMT), 2012 4th International Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, St. Petersburg, Russia. pp.135 - 142, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2012.6459653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory localization and reaching movements in the peripersonal space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage attentionnel à base de flou audiovisuel pour la conception d'interfaces multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.124--131, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2652574.2653419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of haptic stimuli for audio-haptic concurrent coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Workshop on Haptic Audio Visual Environments and Games (HAVE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Qinhuangdao, France. pp.74-80, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2011.6088395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of virtual acoustic room simulations by the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Seminar on Virtual Acoustics (ISVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Valence, Spain. pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled volume multi-slope room impulse responses: a quantitative analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/16852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Based Sound Re-Mix for Spatially Coherent Audio Rendering of an Existing Stereoscopic-3-D Animation Movie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 131</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New York, United States. pp.8486:1--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of spatial knowledge of architectural spaces via active and passive aural explorations by the blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aalborg, Denmark. pp.1311-1316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ceiling case study inspired by an historical scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delarozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.314-321, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/16822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Audiovisual Spatial Social Scenes with Multiple Characters: MARC & SMART-I²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio haptic feedbacks for an acquisition task in a multi-target context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Ménélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Symposium on 3D User Interfaces (3DUI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, France. pp.51-54, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2010.5444722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of harmonic distortion generated by electro-dynamic loudspeakers using cascade of Hammerstein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">128th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.7993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoundDelta : a study of audio augmented reality using WiFi-distributed Ambisonic cell rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillerminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of signal-to-noise ratio and visual context on environmental sound identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a haptic / audio system for 3-D targeting tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ménélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sound field reproduction based on higher-order ambisonics in a small room with a 157-loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densil Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Symposium on Ambisonics and Spherical Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de HRTF dans une Base de Données en Utilisant des Paramètres Morphologiques pour la Synthèse Binaurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTF selection for binaural synthesis from a database using morphological parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in perceptual evaluation of HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual renderings for multimedia navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, D.C., United States. pp.245-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations in characterising an almost anechoic room for interactive spatial audio reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densil Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Melbourne, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART-I²: A new approach for the design of immersive audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-VR-EVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Navigation assisted by artificial vision and GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multimodal Location Based Techniques for Extreme Navigation @ Pervasive 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Helsinki, Finland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sound Source Stimuli on the Perception of Reverberation in Large Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium CMMR ICAD 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.358-376, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12439-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of reverberation in large single and coupled volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORA project : audio-visual live electronics and the pipe organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.477-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass Organ: Musical Instrument Augmentation for Enhanced Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Salmance, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoundDelta - Large scale, multi-user audio augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Symp. on Auralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Espoo, Finland. pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of real-time room auralization using a surrounding 157 loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Workshop on the Principles and Applications of Spatial Hearing (IWPASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Sendai, Japan. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORA project: Audio-Visual Live Electronics and the Pipe Organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: Spatial Multi-users Audio-visual Real Time Interactive Interface, a broadcast application context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV Conference: The True Vision - Capture, Transmission and Display of 3D Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2009.5069682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing sound source directivity in virtual acoustic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop on the Principles and Applications of Spatial Hearing (IWPASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miyagi, ZAO, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of real-time room auralization using a surrounding loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Virtual Reality Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time auralization system based on beam-tracing and mixed-order Ambisonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">155th ASA, 5th Forum Austicum, and 2nd ASA-EAA Joint Conference (Acoustics'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3935-3935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial rendering of audiovisual synthetic speech used for immersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.3939, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2936017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of headphones and equalization for virtual auditory source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08. 9e Congres Français d'Acoustique of the SFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3724, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2935199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of spatialization in a data sonification exploration task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Warusfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial rendering of audio-visual synthetic speech use for immersive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">155th ASA, 5th Forum Austicum, and 2nd ASA-EAA Joint Conference (Acoustics'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3939-3939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditorium of the Morgan library, computer aided design and post-construction results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/17487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an assistive device for the blind based on object localization and augmented auditory reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th international ACM SIGACCESS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Halifax, Canada. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: A Spatial Multi-users Audio-visual Real Time Interactive Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, SanFrancisco, United States. pp.7609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumaural transducer arrays for binaural synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08. 9e Congrès Français d'Acoustique of the SFA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3562, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D audio-visual animated agent for expressive conversational Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pointal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory-Visual Speech Processing (AVSP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, The, Netherlands. pp.P40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Sensori-motor Rendering for the Immersive Analysis of Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Vezien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Interactive Sonification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of HRTF notches versus peaks for vertical localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris concert hall competition, part 2 : The competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sevilla, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized Audio Applications for the Blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Italian Section Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Parma, Italy. pp.07010:1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 3D-audio in a multi-modal teleoperation platform for remote driving/supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conf: on Intelligent Audio Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saariselkä, Finland. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Robin comparison of HRTF simulation results : preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 123</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements in the New Salle Pleyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seville, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorhersage und Kontrolle der Sprachverständlichkeit in räumlich dargebotenen Audio-Konferenzschaltungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd German Annual Conf. on Acoustics (DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Stuttgart, Germany. pp.1--2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directivity measurements of the singing voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics (ICA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round robin comparison of HRTF measurement systems : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Begault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris concert hall competition, part 1 : Acoustic brief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sevilla, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUS-based Method for Speech Reception Threshold Measurement in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conf. on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genoa, Italy. pp.2028-2033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Prediction of Speech Intelligibility in a Virtual Chat Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA/DEGA Tutorial and Research Workshop on Perceptual Quality of Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. pp.40--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the new opera house of the Suzhou Science &amp; Arts Cultural Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western Pacific Acoustics Conf. (WESPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Seoul, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the acoustics of the clavichord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Clavicordio VII, 8th International Clavichord Symposium, Musica Antica a Magnano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Magnano, Italy. pp.171--182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of audio compression techniques on binaural audio rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. pp.6704:1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fogg art museum lecture room, a calibrated recreation of the birthplace of room acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Wetherill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Budapest, Hungary. pp.2191-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective investigations of the interaural time difference in the horizontal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">118th Audio Engineering Society Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Spatial Cognition in an Immersive Virtual Audio Environment: Comparing Blind and Blindfolded Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Limerick, Ireland. pp.228--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design d'environnements multimodaux interactifs communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge de Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent source width and the church organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Cong de la Soc Française d'Acoustique et 30ème congrès de la Soc Allemande d'Acoustique (CFA/DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.1235--1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interface utilisateur 3D multimédia audio et graphisme : langage, navigateur et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Francophone sur l'Interaction Homme-Machine (AFIHM IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Namur, Belgique. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting adaptation to non-individual HRTF spectral cues with multi-modal training presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA-DAGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation sur la perception de l'espace en réalité virtuelle immersive audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Francophone sur l'Interaction Homme-Machine (AFIHM IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Namur, Belgique. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal quality of the clavichord : the effect of sympathetic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Symp on Musical Acoustics (ISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp.21--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured Effects of Absorption Location, Receiver Position, and Source Direction on Reverberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rome, Italy. pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter Notre-Dame à travers les siècles. GT6 : Acoustique/Paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guesney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du « head-tracking » sur l’externalisation en écoute binaurale non-individualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual effects of radiation control with a multi-louspeaker device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Fundamental and Applied Research on Spatial Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Majdak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IntechOpen, 2022, 978-1-83969-006-8. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.91556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le théâtre. Un voyage sonore dans le théâtre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deshays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Joël Huthwohl. BnF, http://classes.bnf.fr/echo, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the EAA Spatial Audio Signal Processing symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boaz Rafaely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/sasp.2019.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Acoustic Reconstruction of Notre Dame Cathedral’s Choral Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nunes-Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Esteve Roldán; John Griffiths; Francisco José Rodilla León. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Resonances. Space, Senses and Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brill; Fink, pp.129-150, 2024, Rostocker Hochschulschriften zu Musik und Theater, 978-3-8467-6913-3. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846769133_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-to-User and User-to-System Adaptations in Binaural Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic Interactions in Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.115-143, 2023, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04021-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTF Performance Evaluation: Methodology and Metrics for Localisation Accuracy and Learning Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian FG Katz Piotr Majdak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fundamental and Applied Research on Spatial Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2022, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écho de la cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dillmann, P. Liévaux, A. Magnien, and M. Regert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, la science à l’oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-135, 2022, 9782749174310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaural Spatial Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensory Evaluation of Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429429422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ Augmented Reality: Audio-Graphical Augmentation of a Classical Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Design and Creation of Visual Interfaces: Advancements and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-147, 2012, 9781466602854. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0285-4.ch010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Human-Protein Interaction - Interactive and Immersive Molecular Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Tek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weibo Cai and Hao Hong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry, Genetics and Molecular Biology " "Protein-Protein Interactions - Computational and Experimental Tools"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.27-65, 2012, 978-953-51-0397-4. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/36568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing sound source directivity in virtual acoustic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Zotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co. Pte. Ltd.; Yôiti Suzuki, Douglas Brungart, Hiroaki Kato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Applications of Spatial Hearing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-373, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Audio Applied to Research with the Blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Sound Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-251, 2011, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Real-Time Room Auralization Using a Surrounding 157 Loudspeaker Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co. Pte. Ltd.; Yôiti Suzuki, Douglas Brungart, Hiroaki Kato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Applications of Spatial Hearing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.373-382, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass-organ : musical instrument augmentation for enhanced transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Graphics, LNCS 5531</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.179-190, 2009, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02115-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cultural heritage and restoration of Notre-Dame Cathedral through acoustic digital reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of multiuse spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.10-11. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/PT.3.4805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fall and Rise of the Fogg Art Museum Lecture Hall: A Forensic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewart Wetherill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2961153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization creation: collaboration between Sorbonne Université and Theatre Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sorbonne Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Calculation of Individual Head-Related Transfer Functions Using a Boundary Element Model Including the Measurement and Effect of Skin and Hair Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sound [cs.SD]. The Pennsylvania State University, 1998. English. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02641309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId714"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brian Katz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Evaluation of Notre-Dame Whispers, a Geolocated Outdoor Audio-Guided Tour of Notre-Dame’s Sonic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (19), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage9010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Prediction of Perceived Naturalness for Source Directivity With a Visible Virtual Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (4), pp.236-249. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained least-squares and maximum-likelihood calibration of absorption coefficients in reverberation time equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (25), pp.17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2025011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Acoustic Environment Rehearsal and Performance in an Unknown Venue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds4030035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The position of Gothic organs in Notre-Dame de Paris: An archeoacoustic simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.110506:1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaulted Harmonies: Archaeoacoustic Concert in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics7040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past has ears: acoustics for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian T. Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (4), pp.27-30. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epn/2025412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on interpretation of medieval vocal repertoire through auralisation: an acoustic reconstruction of the Great Chapel of the Palais des Papes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20551940.2025.2459454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Archaeoacoustic and Historically Informed Soundscape Research on the History of Paris' Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological and Archaeological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), pp.1525-1544. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32474/JAAS.2025.11.000364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Acoustic digital twins for research and narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.e00369:1-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2024.e00369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Acoustics of Preaching in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Caseau Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (12), pp.6614-6628. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage7120306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple sparse measurements with reference data regularization to create spherical directivities applied to voice data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.14:1-12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listener perception of changes in historically informed performance of solo baroque music due to room acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prior visual experience in mental map navigation using allocentric and egocentric perspectives in the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso-Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218241286704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Interpolation Artifacts on Perceived Stability of Nearby Sources in a Navigable Reverberant Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (10), pp.664-678. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ears of the past, an inquiry into the sonic memory of the acoustics of Notre-Dame before the fire of 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Voisenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.169-176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeoacoustic study on shape: the case study of the Iffland Theatre's history (1802-1817)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (54), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SONICOM Project: Artificial Intelligence-Driven Immersive Audio, From Personalization to Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Geronazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Majdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcadio Reyes-Lecuona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (6), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2022.3182929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Scattering by Gothic Piers and Columns of the Cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.679-703. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics4030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Impact on Localization Quality Evaluations of Common Pre-Processing for Non-Individual Head-Related Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (5), pp.340-354. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge via Auditory Information for Blind Individuals: Spatial Cognition Studies and the Use of Audio-VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso-Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.4794. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22134794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Acoustics for Engineers: Troy Lectures (3rd Edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (9), pp.782-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of pinna morphology on head-related transfer functions simulated via a parametric pinna model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (4), pp.2559-2572. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0004128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sabine Room Acoustic Guidelines on Audience Rake, Stage Acoustics, and Dimension Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.235-251. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics3020017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Time, Temperature and Pressure on the Creasing of Wool/Polyester Blended Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/ajeassp.2021.461.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review on “The Technology of Binaural Understanding” by Jens Blauert and Jonas Braasch (Eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.29. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2021027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural acoustic design: Observation of use cases including audio-only and multimodal auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1351010X2110455. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1351010X211045518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of accommodation to non-individual HRTFs via VR active learning and inclusion of a 3D room response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.25. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2021019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory perception stability evaluation comparing binaural and loudspeaker Ambisonic presentations of dynamic virtual concert auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (1), pp.246-258. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0002942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of direct and indirect perceptual head-related transfer function selection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zagala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (5), pp.3376-3389. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0001183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Head-Related Transfer Function Individualization on Task Performance: Case of a Virtual Reality Shooter Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (4), pp.248-260. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2020.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum - Pre-Sabine room acoustic assumptions on reverberation and their influence on room acoustic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (4), pp.2478-2487. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0001082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Acoustic Survey of the Cathédrale Notre-Dame de Paris before and after the Fire of 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.791-802. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics2040044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cultural heritage through acoustic digital reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (12), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/PT.3.4633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie acoustique par reconstruction virtuelle pour l'analyse in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Spatial and Temporal Interaction Techniques for 3D Audio Trajectory Authoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dan Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-019-00314-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization uses in acoustical design: A survey study of acoustical consultants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (6), pp.3446-3456. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5110711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archeoacoustic study of the history of the Palais du Trocadero (1878–1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (4), pp.2810-2821. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5095882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Accommodation to poorly Matched Non-Individual spectral Localization Cues through Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1063. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37873-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment entendre le passé ? Quelques leçons d’une collaboration de recherche entre acousticiens et spécialistes d’études théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’Écho du théâtre 2 La scène parle. Voix, acoustiques et auralités (seconde moitié du XXe siècle), 6, https://journals-openedition-org.inshs.bib.cnrs.fr/rsl/1645. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sabine room acoustic design guidelines based on human voice directivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (4), pp.2428 - 2437. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5032201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of head tracking on the externalization of speech stimuli for non-individualized binaural synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F G Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (3), pp.2011-2023. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4978612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of perceptually relevant methods of inter-aural time difference estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (2), pp.588 - 598. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4996457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Evaluation of Dynamic Voice Directivity for Auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (2), pp.181 - 184. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Acoustics, Information, and Communication: Memorial Volume in Honor of Manfred R Schroeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (4), pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Externalization by Listener and Source Movement Using a &amp;quot;Binauralized&amp;quot; Microphone Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7/8), pp.589 - 599. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2017.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of visual distance on the room-acoustic experience of auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (5), pp.3035 - 3046. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5009554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and Implications for the Design of New 3D Audio Authoring Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-017-0245-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the effect of Parameter Mapping Sonification on perceived instabilities, efficiency, and accuracy in real-time interactive exploration of noisy data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.2 - 11. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Perceptual Interaural Time Difference Evaluation Protocols in a Binaural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (1), pp.129 - 140. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective HRTF evaluations for obtaining global similarity metrics of assessors and assessees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.259 - 271. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-016-0214-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and objective evaluation of calibrated room acoustic simulation auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (6), pp.4326 - 4337. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4971422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in auditory display research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Marentakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.191 - 193. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-016-0226-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction method for averaging slowly time-variant room impulse response measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (1), pp.EL38 - EL43. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4955006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual attributes for the comparison of head-related transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Zacharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (5), pp.3623 - 3632. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4966115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual thresholds for realistic double-slope decay reverberation in large coupled spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (1), pp.75 - 84. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4904515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and calibration method of acoustical models for historic virtual reality auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.161 - 180. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-015-0275-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal audio–haptic intermodal display: improvement of communication and interpersonal awareness for collaborative search tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.235 - 252. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-015-0273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ calibration of the sound strength parameter G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (2), pp.EL167 - EL173. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4928292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived suitability of reverberation in large coupled volume concert halls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychomusicology: Music, Mind and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.317-325. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pmu0000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Laboratory Round Robin HRTF Measurement Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.895 - 906. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2400417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effective aperture area of sliding and hinged doors between coupled spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.EL135 - EL141. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4890202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound energy decay in coupled spaces using a parametric analytical solution of a diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (5), pp.2765-2776. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4870706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of interaural time delay estimation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (135), pp.3530-3540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective evaluation of the audiovisual spatial congruence in the case of stereoscopic-3D video and Wave Field Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.23 - 32. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of architectural spaces by blind people using auditory virtual reality for the construction of spatial knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal Audio-Haptic Metaphor: Improvement of Target Search in Abstract Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (11), pp.921 - 933. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2014.941277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-visual identification, localization, and selection of entities of interest in a 3D environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob-Antoine Menelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.243 - 256. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-014-0148-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching nearby sources: comparison between real and virtual sound and visual targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2014.00269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueing multimedia search with audiovisual blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465780.2465781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies du son 3D au service des aides aux non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (71), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (4), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid head-related transfer function adaptation using a virtual auditory environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (4), pp.2948 - 2957. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3687448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in perceptual evaluation of HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.783--793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy gains in audio–visual search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEING AND PERCEIVING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.181 - 181. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187847612X648116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptually based head-related transfer function database optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (2), pp.EL99 - EL105. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3672641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception by moving participants in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), 19 (p. 1-17). </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2355598.2355602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphocons: A New Sonification Concept Based on Morphological Earcons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.409--418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, v. 24(2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the balloon as an impulse source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Pätynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Lokki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.EL27 - EL33. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of spatial representations in blind people: Scanning images constructed from haptic exploration or from locomotion in a 3-D audio virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.591 - 604. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/MC.38.5.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of cascade of Hammerstein models for the description of non-linearities in vibrating devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (5), pp.1018-1038. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2010.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ augmented reality: audio-graphical augmentation of a classical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of creative Interfaces and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jcicg.2010070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of creative Interfaces and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'audio 3D dans une plate-forme de télé-operation multimodale pour la télécommande/supervision de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'AIESME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 345, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR exploration for computer fluid dynamics in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vézien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Menelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.257-271. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0134-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Real-Time Auralization in Architectural Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Siltanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (6), pp.1000-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of multi-dimensional spatial audio reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.1105 - 1115. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1763973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Round Robin on Room Acoustical Impulse Response Analysis Software 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics Research Letters Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.158 - 164. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1758239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Validity of soundscape reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Levitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois, Danièle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (1), pp.333-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element method calculation of individual head-related transfer function. I. Rigid model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (5), pp.2440 - 2448. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1412440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element method calculation of individual head-related transfer function. II. Impedance effects and comparisons to real measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (5), pp.2449 - 2455. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1412441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to resolve microphone and sample location errors in the two-microphone duct measurement method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 108 (5), pp.2231 - 2237. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1314318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic absorption measurement of human hair and skin within the audible frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 108 (5), pp.2238 - 2242. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1314319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame - Research and public outreach using virtual reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2026 Spring Meeting of the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of Japan, Mar 2026, Tokyo, Japan. pp.415-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of a virtual acoustic environment for rehearsal and performance in unknown venues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical and Room Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America, May 2025, New Orleans (LA), United States. pp.015020:1-12, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0002205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics and vocal ensemble performance: insights from sacred chants performed a cappella at Noirlac Abbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2025, Bristol, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution measurement of voice directivity in the horizontal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2025 - 25th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, New Orleans (Louisiana), United States. pp.A132-A132, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0037650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal onset detection and pitch segmentation in medieval choral music guided by original notational sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Signal and Information Processing Association Annual Summit and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Shangri-la, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual concert film with acoustic reconstructions of Notre-Dame de Paris across eight centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2025, Bristol, England, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of room acoustic mismatch on conversational dynamics in virtual one-on-one conferencing: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum Euronoise 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Málaga, España, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la directivité horizontale des voix françaises à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoConcert – À l'écoute du passé de Notre-Dame du projet Past Has Ears at Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One listener, sixteen HRTFs: a perceptual benchmark of individualisation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez-Parera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES International Conference on Headphone Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AES, Aug 2025, Espoo (Finlande), Finland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human talkers VS artificial heads: a comparison of their directivity in dense plane microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Daudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGA 2024 - 50th DAGA German Acoustics Conference (DAGA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame Whispers : A geolocated immersive walk through the sonic memory of Notre-Dame de Paris Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.105-128, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneath the Louvre Pyramid: Immersive Auralisation Workflow for Evaluating Potential Acoustic Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Reality. XR Salento 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lecce (ITALY), Italy. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71710-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating geometric room acoustic models using a gradient descent algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 156</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Soc, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HeSoAN : un projet archéoacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.281-306, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of changes in source orientation-dependent reverberation for a visible virtual vocal source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 156</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Soc, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears : An interdisciplinary project in digital archaeoacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant dans le chœur de Notre-Dame à la fin du XIIe siècle. Expérimentations et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nunes-Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.27-44, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des variations de la réverbération en fonction de l'orientation d'une source en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F G Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de la Réalité Étendue (jf.XR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFXR, Oct 2024, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Immersive Audio Experiences for Public Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 156th Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitutions acoustiques et sonores virtuelles de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI; CNRS; Ministère de la Culture, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HRTF training doesn't work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.2339--2346, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoomZ: Spatial panning plugin for dynamic RIR convolution auralisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2023 International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size matters: New ways of working with scale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Virtual Source Configurations for Pipe Organ Auralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings AES Conv 155</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Society, Oct 2023, New York, United States. pp.159:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating navigable auralisations using RIR convolution: Impact of grid density and panning method on perceived source stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AES International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Auralisations for Choral Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Auditorium Acoustics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Source Directivity Variations onto an Existing Binaural Room Impulse Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AES International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the location of the first medieval organ in Notre-Dame de Paris via acoustic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2545-2552, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Hear the Paintings? The Effect of Votive Offerings On the Acoustics of Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2537-2544, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Acoustics (ICA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation patterns of a multiple slit system and applications to organ buffet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila M.M. Dal Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 ème Congrès Français d'Acoustique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directivity of a Small Pipe Organ Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th international congress on acoustics (ICA) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Custom Feature Set For Analyzing Historically Informed Baroque Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2022 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats d’un projet sur la directivité de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M. Arend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First measurements of a project on voice directivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Arend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of the Early Acoustics of the Chancel in Notre-Dame de Paris: 1160–1230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of solo baroque music played in a period and modern hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Jossic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of vocal ensemble performances in real-time historical auralizations of the Palais des Papes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the Lateral Chapels and the Acoustics of Notre-Dame de Paris: 1225–1320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHE : The Past Has Ears project overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation patterns of a multiple slit system and applications to organ buffet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Dalmoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Notre-Dame: Preliminary results of real-time auralization with choir members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtuel, Italy. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the effect of room acoustics on choral performance in Notre-Dame and its pre-Gothic predecessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America 181 st Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, United States. pp.A258-A258, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0008212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vierge 2020 : Reconstructing a Virtual Concert Performance Through Historic Auralisation of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears (PHE): XR Explorations of Acoustic Spaces as Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Augmented Reality, Virtual Reality and Computer Graphics AVR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Salento, Italy. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58468-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaural localization accuracy in VR games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game Music, Sound Design and Virtual Reality Audio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily's World: behind the scenes of a binaural synthesis production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 148</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reconstructions of the Théâtre de l'Athénée for archeoacoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N J Barteld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anechoic audio and 3D-video content database of small ensemble performances for virtual concerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of head rotation trajectories during a sound localization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s old is new again, using a physical scale model echo chamber as a real-time reverb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zagala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th Audio Engineering Society Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/aesconv.2019.978-1-942220-31-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation round robin of a coupled volume case: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-frequency band correlations in auditory filtered median plane HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Magariyachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yôiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Spatial Audio Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.179-182, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/sasp.2019.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAA: A platform for experimental virtual archeological-acoustics to study the influence of performance space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Sym on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anaglyph binaural audio engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and perceptive evaluations of high-resolution room acoustic simulations and auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed signal processing architecture for real-time convolution of {3D} audio rendering for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralizations use in acoustical design : preliminary results of a survey study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HRTF individualization on player performance in a VR shooter game II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES International Conference on Audio for Virtual and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Redmond, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du 'head-tracking' sur l'externalisation en écoute binaurale non- individualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France. pp.459-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the effect of HRTF processing techniques on perceptual quality ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HRTF individualization on player performance in a VR shooter game I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES Conference on Spatial Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Visual Rendering System on Subjective Auralization Assessment in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Laval, France. pp.105-118, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72323-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des visuels sur l'évaluation subjective d'auralisations dans un contexte de réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 10 p., </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVERTims: Open source framework for real-time auralization in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Audio Mostly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3123514.3123559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with a virtual reality auralization of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3454 - 3454, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of visual rendering on the acoustic judgements of a theater auralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Mtgs. Acoust.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States. pp.015008, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0000575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVERTims: Open source framework for real-time auralization in architectural acoustics and virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Digital Audio Effects (DAFx-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Head Tracking Latency on Binaural Rendering in Simple and Complex Sound Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">140th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AES (Audio Engineering Society), Jun 2016, Paris, France. Convention Paper 9591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented auralization : Complimenting auralizations with immersive virtual reality technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Sym on Music and Room Acoustics (ISMRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Plata, Argentina. pp.14:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality performance auralization in a calibrated model of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N.J. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroregio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.6:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Head Tracking Latency on Binaural Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tonmeistertagung TMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cologne, Germany. pp.350-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of Notre-Dame Cathedral de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.0269:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Subjective HRTF Rating Repeatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 140</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.9597:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic voice directivity in room acoustic auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Annual Conf. on Acoustics (DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Aachen, Germany. pp.352-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of subjective HRTF evaluations for creating global perceptual similarity metrics of assessors and assessees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Graz, Austria. pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavanger Concert Hall, acoustic design and measurement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.300-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris - Acoustic scale model study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrated auralization simulation of the abbey of Saint-Germain-des-Prés for historical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderVR: Open-source framework for interactive and immersive VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalai Q. Felinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (IEEE VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.203-204, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional morphological database for spatial hearing research of the BiLi project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rugeles Ospina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburgh, France. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0000050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of the Use of Reflections Arrival Time in Pre-Sabinian Concert Hall Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N.J. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Krakow, Poland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVE-based Virtual Prototyping of an Audio Radiogoniometer: Ecological Validity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Objective et Subjective de Différentes Méthodes de Lissage des HRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rugeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cong Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.2213-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive auralization of self-generated oral sounds in virtual acoustic environments for research in human echolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelegrin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Rychtáriková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christ Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Krakow, Poland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for Assessing the Quality of Experience of 3D Audio Binaural Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Colomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Joint Symposium on Auralization and Ambisonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Allemagne. pp.100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Model Auralization for Art, Science, and Music: The Stupaphonic Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delarozière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Joint Symposium on Auralization and Ambisonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Allemagne. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Improving Audiovisual Spatial Congruence for Stereoscopic-3D Video and Wave Field Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques G. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on 3D Imaging (IC3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2013.6732081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderCAVE: A multimodal scene graph editor for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lodz, Poland. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderCAVE: A Flexible Open Source Authoring Tool Dedicated to Multimodal Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference (JVRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orsay, France. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sound field measurements and predictions in coupled volumes between numerical methods and scale model measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Otani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Botts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 : 21st International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4799138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization of coupled spaces based on a diffusion equation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Sound and Music Computing Conference (SMAC/SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden. pp.616-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of spherical harmonics interpolation for HRTF exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Aussal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4800216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of reverberation in coupled volumes: discrimination and suitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Symposium on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toronto, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage attentionnel à base de flou audiovisuel pour la conception d'interfaces multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.124--131, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2652574.2653419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone-2 tones discrimination task comparing audio and haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Feakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Workshop on Haptic Audio Visual Environments and Games (HAVE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Munich, Germany. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2012.6374432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound effect metaphors for near field distance sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Atlanta, United States. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound for 3D cinema and the sense of presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Atlanta, United States. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITD Interpolation and Personalization for Binaural Synthesis Using Spherical Harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Aussal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc UK Conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, York, United Kingdom. pp.04:01-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vibration to perception: using Large Multi-Actuator Panels (LaMAPs) to create coherent audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Head-Mounted Antenna Array Architecture Optimization based on the Fisher Information Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Duvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Modern Telecommunications and Control Systems and Workshops (ICUMT), 2012 4th International Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, St. Petersburg, Russia. pp.135 - 142, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2012.6459653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-haptic intermodal coupling for comparative search tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, France. pp.307-313, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory localization and reaching movements in the peripersonal space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Based Sound Re-Mix for Spatially Coherent Audio Rendering of an Existing Stereoscopic-3-D Animation Movie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 131</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New York, United States. pp.8486:1--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of spatial knowledge of architectural spaces via active and passive aural explorations by the blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aalborg, Denmark. pp.1311-1316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of haptic stimuli for audio-haptic concurrent coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Workshop on Haptic Audio Visual Environments and Games (HAVE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Qinhuangdao, France. pp.74-80, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2011.6088395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of virtual acoustic room simulations by the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Seminar on Virtual Acoustics (ISVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Valence, Spain. pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled volume multi-slope room impulse responses: a quantitative analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/16852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ceiling case study inspired by an historical scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delarozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.314-321, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/16822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sound Source Stimuli on the Perception of Reverberation in Large Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium CMMR ICAD 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.358-376, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12439-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTF selection for binaural synthesis from a database using morphological parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in perceptual evaluation of HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de HRTF dans une Base de Données en Utilisant des Paramètres Morphologiques pour la Synthèse Binaurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sound field reproduction based on higher-order ambisonics in a small room with a 157-loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densil Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Symposium on Ambisonics and Spherical Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a haptic / audio system for 3-D targeting tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ménélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of signal-to-noise ratio and visual context on environmental sound identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio haptic feedbacks for an acquisition task in a multi-target context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Ménélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Symposium on 3D User Interfaces (3DUI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, France. pp.51-54, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2010.5444722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Audiovisual Spatial Social Scenes with Multiple Characters: MARC & SMART-I²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of harmonic distortion generated by electro-dynamic loudspeakers using cascade of Hammerstein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">128th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.7993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoundDelta : a study of audio augmented reality using WiFi-distributed Ambisonic cell rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillerminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations in characterising an almost anechoic room for interactive spatial audio reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densil Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Melbourne, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual renderings for multimedia navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, D.C., United States. pp.245-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART-I²: A new approach for the design of immersive audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-VR-EVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Navigation assisted by artificial vision and GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multimodal Location Based Techniques for Extreme Navigation @ Pervasive 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Helsinki, Finland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of real-time room auralization using a surrounding loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Virtual Reality Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of reverberation in large single and coupled volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORA project : audio-visual live electronics and the pipe organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.477-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoundDelta - Large scale, multi-user audio augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Symp. on Auralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Espoo, Finland. pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass Organ: Musical Instrument Augmentation for Enhanced Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Salmance, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: Spatial Multi-users Audio-visual Real Time Interactive Interface, a broadcast application context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV Conference: The True Vision - Capture, Transmission and Display of 3D Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2009.5069682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of real-time room auralization using a surrounding 157 loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Workshop on the Principles and Applications of Spatial Hearing (IWPASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Sendai, Japan. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORA project: Audio-Visual Live Electronics and the Pipe Organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing sound source directivity in virtual acoustic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop on the Principles and Applications of Spatial Hearing (IWPASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miyagi, ZAO, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumaural transducer arrays for binaural synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08. 9e Congrès Français d'Acoustique of the SFA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3562, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of spatialization in a data sonification exploration task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Warusfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of headphones and equalization for virtual auditory source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08. 9e Congres Français d'Acoustique of the SFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3724, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2935199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time auralization system based on beam-tracing and mixed-order Ambisonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">155th ASA, 5th Forum Austicum, and 2nd ASA-EAA Joint Conference (Acoustics'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3935-3935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial rendering of audiovisual synthetic speech used for immersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.3939, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2936017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditorium of the Morgan library, computer aided design and post-construction results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/17487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial rendering of audio-visual synthetic speech use for immersive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">155th ASA, 5th Forum Austicum, and 2nd ASA-EAA Joint Conference (Acoustics'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3939-3939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an assistive device for the blind based on object localization and augmented auditory reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th international ACM SIGACCESS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Halifax, Canada. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: A Spatial Multi-users Audio-visual Real Time Interactive Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, SanFrancisco, United States. pp.7609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris concert hall competition, part 1 : Acoustic brief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sevilla, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round robin comparison of HRTF measurement systems : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Begault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 3D-audio in a multi-modal teleoperation platform for remote driving/supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conf: on Intelligent Audio Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saariselkä, Finland. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris concert hall competition, part 2 : The competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sevilla, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized Audio Applications for the Blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Italian Section Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Parma, Italy. pp.07010:1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D audio-visual animated agent for expressive conversational Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pointal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory-Visual Speech Processing (AVSP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, The, Netherlands. pp.P40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Sensori-motor Rendering for the Immersive Analysis of Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Interactive Sonification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of HRTF notches versus peaks for vertical localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Robin comparison of HRTF simulation results : preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 123</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements in the New Salle Pleyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seville, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorhersage und Kontrolle der Sprachverständlichkeit in räumlich dargebotenen Audio-Konferenzschaltungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd German Annual Conf. on Acoustics (DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Stuttgart, Germany. pp.1--2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directivity measurements of the singing voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics (ICA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of audio compression techniques on binaural audio rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. pp.6704:1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the acoustics of the clavichord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Clavicordio VII, 8th International Clavichord Symposium, Musica Antica a Magnano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Magnano, Italy. pp.171--182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the new opera house of the Suzhou Science &amp; Arts Cultural Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western Pacific Acoustics Conf. (WESPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Seoul, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Prediction of Speech Intelligibility in a Virtual Chat Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA/DEGA Tutorial and Research Workshop on Perceptual Quality of Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. pp.40--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUS-based Method for Speech Reception Threshold Measurement in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conf. on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genoa, Italy. pp.2028-2033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Spatial Cognition in an Immersive Virtual Audio Environment: Comparing Blind and Blindfolded Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Limerick, Ireland. pp.228--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fogg art museum lecture room, a calibrated recreation of the birthplace of room acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Wetherill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Budapest, Hungary. pp.2191-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective investigations of the interaural time difference in the horizontal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">118th Audio Engineering Society Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design d'environnements multimodaux interactifs communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge de Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal quality of the clavichord : the effect of sympathetic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Symp on Musical Acoustics (ISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp.21--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interface utilisateur 3D multimédia audio et graphisme : langage, navigateur et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Francophone sur l'Interaction Homme-Machine (AFIHM IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Namur, Belgique. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent source width and the church organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Cong de la Soc Française d'Acoustique et 30ème congrès de la Soc Allemande d'Acoustique (CFA/DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.1235--1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting adaptation to non-individual HRTF spectral cues with multi-modal training presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA-DAGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation sur la perception de l'espace en réalité virtuelle immersive audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Francophone sur l'Interaction Homme-Machine (AFIHM IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Namur, Belgique. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured Effects of Absorption Location, Receiver Position, and Source Direction on Reverberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rome, Italy. pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter Notre-Dame à travers les siècles. GT6 : Acoustique/Paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guesney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du « head-tracking » sur l’externalisation en écoute binaurale non-individualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual effects of radiation control with a multi-louspeaker device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Fundamental and Applied Research on Spatial Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Majdak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IntechOpen, 2022, 978-1-83969-006-8. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.91556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le théâtre. Un voyage sonore dans le théâtre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deshays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Joël Huthwohl. BnF, http://classes.bnf.fr/echo, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the EAA Spatial Audio Signal Processing symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boaz Rafaely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/sasp.2019.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Acoustic Reconstruction of Notre Dame Cathedral’s Choral Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nunes-Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Esteve Roldán; John Griffiths; Francisco José Rodilla León. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Resonances. Space, Senses and Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brill; Fink, pp.129-150, 2024, Rostocker Hochschulschriften zu Musik und Theater, 978-3-8467-6913-3. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846769133_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-to-User and User-to-System Adaptations in Binaural Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic Interactions in Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.115-143, 2023, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04021-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTF Performance Evaluation: Methodology and Metrics for Localisation Accuracy and Learning Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian FG Katz Piotr Majdak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fundamental and Applied Research on Spatial Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2022, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écho de la cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dillmann, P. Liévaux, A. Magnien, and M. Regert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, la science à l’oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-135, 2022, 9782749174310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaural Spatial Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensory Evaluation of Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429429422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ Augmented Reality: Audio-Graphical Augmentation of a Classical Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Design and Creation of Visual Interfaces: Advancements and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-147, 2012, 9781466602854. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0285-4.ch010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Human-Protein Interaction - Interactive and Immersive Molecular Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Tek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weibo Cai and Hao Hong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry, Genetics and Molecular Biology " "Protein-Protein Interactions - Computational and Experimental Tools"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.27-65, 2012, 978-953-51-0397-4. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/36568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Real-Time Room Auralization Using a Surrounding 157 Loudspeaker Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co. Pte. Ltd.; Yôiti Suzuki, Douglas Brungart, Hiroaki Kato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Applications of Spatial Hearing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.373-382, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Audio Applied to Research with the Blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Sound Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-251, 2011, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing sound source directivity in virtual acoustic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Zotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co. Pte. Ltd.; Yôiti Suzuki, Douglas Brungart, Hiroaki Kato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Applications of Spatial Hearing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-373, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass-organ : musical instrument augmentation for enhanced transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Graphics, LNCS 5531</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.179-190, 2009, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02115-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cultural heritage and restoration of Notre-Dame Cathedral through acoustic digital reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of multiuse spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.10-11. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/PT.3.4805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fall and Rise of the Fogg Art Museum Lecture Hall: A Forensic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewart Wetherill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2961153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization creation: collaboration between Sorbonne Université and Theatre Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sorbonne Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Calculation of Individual Head-Related Transfer Functions Using a Boundary Element Model Including the Measurement and Effect of Skin and Hair Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sound [cs.SD]. The Pennsylvania State University, 1998. English. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02641309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId714"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abehsera-Morell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0260" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Muynke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peichert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage9010019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawless" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds4030035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317207v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lyzwa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mouscadet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040066" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian T. Murphy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2025412" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bellows" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2025.2459454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0158" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Eley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Psychoyou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Adam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241286704" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monferran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00369" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caseau Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7120306" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld N J Postma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4030041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Geronazzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Majdak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadio Reyes-Lecuona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2022.3182929" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Andreopoulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134794" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X211045518" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajeassp.2021.461.469" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106739v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004128" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld Postma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Green" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Kahle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics3020017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Murphy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Farina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.4633" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02551746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics2040044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dan Mathew" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-019-00314-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zagala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001183" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110711" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5095882" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37873-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1645" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5032201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mathew" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0245-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780419v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009554" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Messonnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2017.0018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Demontis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Parseihian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2016.05.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B3XPWN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525838v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F G Katz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978612" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579172v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4971422" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0214-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Marentakis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0226-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4955006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780461v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4966115" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918930" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4928292" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F,g Katz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pmu0000109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-015-0273-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Begault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2400417" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780476v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904515" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780472v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-015-0275-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Corteel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Embrechts" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.09.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso Jaco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.12.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4870706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780481v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4890202" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2014.941277" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob-Antoine Menelas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-014-0148-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00269" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465780.2465781" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780514v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3687448" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789774v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#246;nstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847612X648116" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3672641" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2355598.2355602" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka P&#228;tynen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Lokki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518780" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619301v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712496v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ajaj" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcicg.2010070105" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780521v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Blum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.38.5.591" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Menelas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nelson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0134-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76XBVN9K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789792v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siltanen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Savioja" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780536v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1758239" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780529v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1763973" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Levitin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois, Dani&#232;le" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780542v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1412440" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780545v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1412441" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1314318" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780552v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1314319" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566882v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468536v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002205" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469264v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037650" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346461v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365924v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149597v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377331v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez-Parera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639132v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817835v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163429" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639133v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817836v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163337" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817838v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163329" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peichert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662772v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402068v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Lawless" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0904" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699324v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71710-9_15" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817833v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163355" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039997v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abehsera-Morell" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daudr&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306196v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188949v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266134v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188754v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226690v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188953v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abehsera Morell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226647v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0841" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848460v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brinkmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M. Arend" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082276v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luizard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brinkmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Arend" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth Mullins" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848013v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725002v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Villegas Curulla" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Domenighini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836593v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724967v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724948v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848453v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Dalmoro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724908v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838142v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700814v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M.M. Dal Moro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656066v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Page" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008212" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371681v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610849" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371677v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610851" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935400v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58468-9_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010911v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869648v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354810v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delcourt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2019.978-1-942220-31-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354828v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Iwaya" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354814v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239178" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304623v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275195v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Magariyachi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#244;iti Suzuki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.33" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354831v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Leconte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354820v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Barteld" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924292v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924300v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924284v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924275v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863979v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795288v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924288v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856505v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712900v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123514.3123559" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578352v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132164" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789780v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld Nj Postma" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790213v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meyer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987161" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780558v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000575" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712896v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789758v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Postma" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789759v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789756v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poirier-Quinot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789760v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld N.J. Postma" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789761v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789757v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01433873v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789762v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jurkiewicz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wulfrank" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sc&#233;lo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789765v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nj Postma" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tallon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789766v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalai Q. Felinto" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Touraine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223366" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789764v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789763v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780561v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rugeles Ospina" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emerit" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000050" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108837v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789768v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rugeles" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emerit" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789767v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelegrin Garcia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107077v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Colomes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789769v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107078v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789771v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Andr&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques G. Verly" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2013.6732081" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108676v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789770v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780566v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Botts" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799138" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789772v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780564v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800216" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789773v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789776v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Embrechts" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verly" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;billat" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789777v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alouges" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742133v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877717v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780571v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Feakes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mauro" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2012.6374432" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780567v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183807" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108665v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poirier-Quinot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvaut" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girardeau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2012.6459653" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810680v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789778v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653419" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780572v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2011.6088395" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789728v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picinali" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789731v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16852" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789730v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evrard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Andr&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Verly" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789729v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619317v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789732v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16822" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619338v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780573v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob M&#233;n&#233;las" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinalli" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2010.5444722" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619357v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789738v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariette" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boussetta" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillerminet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789735v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchara" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Giordano" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frissen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guastavino" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789733v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;n&#233;las" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107089v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Okamoto" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Densil Cabrera" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551145v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sch&#246;nstein" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789736v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789734v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789739v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107087v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619398v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784628v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Frissen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_18" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPHG28S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789740v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712582v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106746v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian d'Alessandro" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789742v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789741v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okamoto" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noisternig" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwaya" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzuki" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106747v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619405v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2009.5069682" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107093v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106748v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoiti Suzuki" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107099v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712585v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2936017" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789743v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferr&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935199" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789744v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Warusfel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107098v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789745v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kahle" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/17487" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780576v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414529" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619407v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789746v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greff" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934607" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712587v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pointal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107096v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vezien" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789747v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Greff" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789750v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wulfrank" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jurkiewicz" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faillet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789752v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789751v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. V&#233;zien" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789749v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789754v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defrance" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789753v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raake" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712590v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789748v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Begault" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789755v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789797v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789793v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789796v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789795v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789794v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prezat" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789798v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Wetherill" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106158v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busson" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789799v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blum" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160295v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789803v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789800v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107125v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789801v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789802v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789804v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663578v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01543693v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107055v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956913v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.91556" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275032v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Rafaely" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.99" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770303v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769133_007" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966703v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04021-4_4" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683464v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104931" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579945v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001590v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429429422" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784566v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/64051" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0285-4.ch010" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760181v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tek" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piuzzi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lu" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36568" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107086v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Zotter" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784597v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/advances-in-sound-localization/spatial-audio-applied-to-research-with-the-blind" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15206" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107085v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712520v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02115-2_15" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TFPD913-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291434v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320145v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.4805" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780580v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewart Wetherill" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2961153" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511092v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-02641309v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Muynke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peichert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage9010019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abehsera-Morell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bellows" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawless" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds4030035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lyzwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mouscadet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian T. Murphy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2025412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2025.2459454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00369" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caseau Chevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7120306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Eley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Psychoyou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241286704" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monferran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld N J Postma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Geronazzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Majdak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadio Reyes-Lecuona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2022.3182929" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4030041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Andreopoulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134794" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stitt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld Postma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Green" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Kahle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics3020017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajeassp.2021.461.469" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X211045518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002942" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570410v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zagala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001183" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02551746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001082" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics2040044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Murphy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Farina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.4633" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dan Mathew" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-019-00314-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110711" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5095882" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37873-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1645" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5032201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Messonnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F G Katz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978612" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996457" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780422v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Demontis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2017.0018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mathew" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0245-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Parseihian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2016.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B3XPWN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918930" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0214-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4971422" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Marentakis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0226-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780463v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4955006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4966115" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904515" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-015-0275-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-015-0273-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4928292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F,g Katz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pmu0000109" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Begault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2400417" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780481v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4890202" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4870706" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Corteel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Embrechts" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.09.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso Jaco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.12.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2014.941277" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob-Antoine Menelas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-014-0148-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00269" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465780.2465781" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780514v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3687448" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#246;nstein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780578v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847612X648116" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3672641" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743233v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2355598.2355602" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka P&#228;tynen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Lokki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518780" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780521v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Blum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.38.5.591" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619301v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712496v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ajaj" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcicg.2010070105" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106741v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789792v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Menelas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nelson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0134-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76XBVN9K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siltanen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Savioja" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780529v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1763973" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780536v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1758239" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Levitin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois, Dani&#232;le" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780542v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1412440" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780545v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1412441" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1314318" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780552v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1314319" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566882v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468536v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002205" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469264v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037650" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346461v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377968v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365924v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377331v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez-Parera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abehsera-Morell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daudr&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817833v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peichert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163355" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699324v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71710-9_15" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639133v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163429" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639132v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817838v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163329" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817836v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163337" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579536v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639402v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662772v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402068v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Lawless" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0904" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188949v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266134v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306196v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226690v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188953v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abehsera Morell" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226647v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0841" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838142v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Villegas Curulla" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Domenighini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700814v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M.M. Dal Moro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725002v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836593v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836558v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848460v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brinkmann" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M. Arend" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luizard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brinkmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Arend" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724923v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth Mullins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848013v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724948v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724908v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848453v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Dalmoro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371677v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610851" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656066v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Page" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008212" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371681v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610849" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935400v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58468-9_7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010911v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869648v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354820v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Barteld" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354814v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239178" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354828v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Iwaya" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354810v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delcourt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2019.978-1-942220-31-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304623v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275195v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Magariyachi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#244;iti Suzuki" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.33" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354831v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Leconte" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924292v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924300v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924275v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924284v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863979v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795288v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924288v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856505v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789780v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld Nj Postma" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578352v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132164" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712900v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123514.3123559" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790213v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meyer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987161" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780558v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000575" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712896v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01433873v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789756v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poirier-Quinot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Postma" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789760v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld N.J. Postma" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789759v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789758v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789761v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789757v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789763v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789764v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jurkiewicz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789762v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wulfrank" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sc&#233;lo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789765v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nj Postma" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tallon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789766v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalai Q. Felinto" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Touraine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223366" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780561v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rugeles Ospina" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emerit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000050" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789769v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108837v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789768v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rugeles" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emerit" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789767v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelegrin Garcia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107077v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Colomes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107078v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789771v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Andr&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques G. Verly" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2013.6732081" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789770v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780566v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otani" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Botts" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799138" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789772v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780564v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800216" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789773v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789778v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653419" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780571v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Feakes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mauro" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2012.6374432" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877717v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789776v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Embrechts" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verly" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;billat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789777v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alouges" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742133v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108665v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poirier-Quinot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvaut" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girardeau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2012.6459653" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780567v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183807" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810680v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789730v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evrard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Andr&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Verly" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789729v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picinali" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780572v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2011.6088395" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789728v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789731v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16852" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619317v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789732v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16822" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784628v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Frissen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_18" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPHG28S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789736v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789734v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551145v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sch&#246;nstein" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107089v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Okamoto" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Densil Cabrera" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789733v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;n&#233;las" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789735v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchara" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Giordano" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frissen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guastavino" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780573v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob M&#233;n&#233;las" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinalli" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2010.5444722" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619338v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619357v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789738v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariette" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boussetta" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillerminet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107087v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789739v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619398v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106748v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoiti Suzuki" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789740v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712582v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789742v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106746v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian d'Alessandro" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619405v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2009.5069682" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789741v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okamoto" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noisternig" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwaya" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzuki" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106747v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107093v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789746v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greff" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934607" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789744v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Warusfel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789743v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferr&#233;" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935199" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107099v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712585v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2936017" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789745v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kahle" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/17487" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107098v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780576v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414529" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619407v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789755v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jurkiewicz" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faillet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wulfrank" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789748v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Begault" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789751v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. V&#233;zien" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789750v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789752v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712587v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pointal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107096v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789747v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Greff" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789749v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789754v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defrance" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789753v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raake" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712590v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789794v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prezat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789795v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789796v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789793v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789797v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789799v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blum" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789798v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Wetherill" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106158v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busson" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160295v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789802v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789800v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789803v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107125v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789801v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789804v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663578v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01543693v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107055v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956913v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.91556" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275032v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Rafaely" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.99" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770303v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769133_007" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966703v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04021-4_4" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683464v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104931" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579945v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001590v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429429422" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784566v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/64051" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0285-4.ch010" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760181v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tek" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piuzzi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lu" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36568" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107085v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784597v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/advances-in-sound-localization/spatial-audio-applied-to-research-with-the-blind" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15206" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107086v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Zotter" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712520v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02115-2_15" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TFPD913-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291434v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320145v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.4805" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780580v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewart Wetherill" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2961153" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511092v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-02641309v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>