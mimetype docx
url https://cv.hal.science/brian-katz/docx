--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brian Katz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Evaluation of Notre-Dame Whispers, a Geolocated Outdoor Audio-Guided Tour of Notre-Dame’s Sonic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (19), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage9010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Prediction of Perceived Naturalness for Source Directivity With a Visible Virtual Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (4), pp.236-249. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained least-squares and maximum-likelihood calibration of absorption coefficients in reverberation time equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (25), pp.17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2025011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Acoustic Environment Rehearsal and Performance in an Unknown Venue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds4030035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The position of Gothic organs in Notre-Dame de Paris: An archeoacoustic simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.110506:1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaulted Harmonies: Archaeoacoustic Concert in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics7040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past has ears: acoustics for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian T. Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (4), pp.27-30. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epn/2025412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on interpretation of medieval vocal repertoire through auralisation: an acoustic reconstruction of the Great Chapel of the Palais des Papes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20551940.2025.2459454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Archaeoacoustic and Historically Informed Soundscape Research on the History of Paris' Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological and Archaeological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), pp.1525-1544. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32474/JAAS.2025.11.000364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Acoustic digital twins for research and narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.e00369:1-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2024.e00369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Acoustics of Preaching in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Caseau Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (12), pp.6614-6628. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage7120306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple sparse measurements with reference data regularization to create spherical directivities applied to voice data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.14:1-12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listener perception of changes in historically informed performance of solo baroque music due to room acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prior visual experience in mental map navigation using allocentric and egocentric perspectives in the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso-Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218241286704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Interpolation Artifacts on Perceived Stability of Nearby Sources in a Navigable Reverberant Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (10), pp.664-678. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ears of the past, an inquiry into the sonic memory of the acoustics of Notre-Dame before the fire of 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Voisenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.169-176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeoacoustic study on shape: the case study of the Iffland Theatre's history (1802-1817)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (54), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SONICOM Project: Artificial Intelligence-Driven Immersive Audio, From Personalization to Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Geronazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Majdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcadio Reyes-Lecuona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (6), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2022.3182929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Scattering by Gothic Piers and Columns of the Cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.679-703. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics4030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Impact on Localization Quality Evaluations of Common Pre-Processing for Non-Individual Head-Related Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (5), pp.340-354. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge via Auditory Information for Blind Individuals: Spatial Cognition Studies and the Use of Audio-VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso-Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.4794. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22134794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Acoustics for Engineers: Troy Lectures (3rd Edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (9), pp.782-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of pinna morphology on head-related transfer functions simulated via a parametric pinna model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (4), pp.2559-2572. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0004128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sabine Room Acoustic Guidelines on Audience Rake, Stage Acoustics, and Dimension Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.235-251. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics3020017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Time, Temperature and Pressure on the Creasing of Wool/Polyester Blended Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/ajeassp.2021.461.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review on “The Technology of Binaural Understanding” by Jens Blauert and Jonas Braasch (Eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.29. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2021027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural acoustic design: Observation of use cases including audio-only and multimodal auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1351010X2110455. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1351010X211045518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of accommodation to non-individual HRTFs via VR active learning and inclusion of a 3D room response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.25. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2021019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory perception stability evaluation comparing binaural and loudspeaker Ambisonic presentations of dynamic virtual concert auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (1), pp.246-258. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0002942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of direct and indirect perceptual head-related transfer function selection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zagala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (5), pp.3376-3389. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0001183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Head-Related Transfer Function Individualization on Task Performance: Case of a Virtual Reality Shooter Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (4), pp.248-260. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2020.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum - Pre-Sabine room acoustic assumptions on reverberation and their influence on room acoustic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (4), pp.2478-2487. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0001082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Acoustic Survey of the Cathédrale Notre-Dame de Paris before and after the Fire of 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.791-802. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics2040044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cultural heritage through acoustic digital reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (12), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/PT.3.4633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie acoustique par reconstruction virtuelle pour l'analyse in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Spatial and Temporal Interaction Techniques for 3D Audio Trajectory Authoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dan Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-019-00314-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization uses in acoustical design: A survey study of acoustical consultants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (6), pp.3446-3456. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5110711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archeoacoustic study of the history of the Palais du Trocadero (1878–1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (4), pp.2810-2821. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5095882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Accommodation to poorly Matched Non-Individual spectral Localization Cues through Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1063. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37873-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment entendre le passé ? Quelques leçons d’une collaboration de recherche entre acousticiens et spécialistes d’études théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’Écho du théâtre 2 La scène parle. Voix, acoustiques et auralités (seconde moitié du XXe siècle), 6, https://journals-openedition-org.inshs.bib.cnrs.fr/rsl/1645. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sabine room acoustic design guidelines based on human voice directivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (4), pp.2428 - 2437. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5032201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of head tracking on the externalization of speech stimuli for non-individualized binaural synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F G Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (3), pp.2011-2023. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4978612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of perceptually relevant methods of inter-aural time difference estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (2), pp.588 - 598. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4996457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Evaluation of Dynamic Voice Directivity for Auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (2), pp.181 - 184. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Acoustics, Information, and Communication: Memorial Volume in Honor of Manfred R Schroeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (4), pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Externalization by Listener and Source Movement Using a &amp;quot;Binauralized&amp;quot; Microphone Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7/8), pp.589 - 599. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2017.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of visual distance on the room-acoustic experience of auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (5), pp.3035 - 3046. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5009554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and Implications for the Design of New 3D Audio Authoring Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-017-0245-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the effect of Parameter Mapping Sonification on perceived instabilities, efficiency, and accuracy in real-time interactive exploration of noisy data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.2 - 11. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Perceptual Interaural Time Difference Evaluation Protocols in a Binaural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (1), pp.129 - 140. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective HRTF evaluations for obtaining global similarity metrics of assessors and assessees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.259 - 271. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-016-0214-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and objective evaluation of calibrated room acoustic simulation auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (6), pp.4326 - 4337. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4971422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in auditory display research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Marentakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.191 - 193. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-016-0226-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction method for averaging slowly time-variant room impulse response measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (1), pp.EL38 - EL43. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4955006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual attributes for the comparison of head-related transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Zacharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (5), pp.3623 - 3632. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4966115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual thresholds for realistic double-slope decay reverberation in large coupled spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (1), pp.75 - 84. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4904515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and calibration method of acoustical models for historic virtual reality auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.161 - 180. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-015-0275-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal audio–haptic intermodal display: improvement of communication and interpersonal awareness for collaborative search tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.235 - 252. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-015-0273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ calibration of the sound strength parameter G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (2), pp.EL167 - EL173. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4928292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived suitability of reverberation in large coupled volume concert halls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychomusicology: Music, Mind and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.317-325. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pmu0000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Laboratory Round Robin HRTF Measurement Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.895 - 906. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2400417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effective aperture area of sliding and hinged doors between coupled spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.EL135 - EL141. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4890202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound energy decay in coupled spaces using a parametric analytical solution of a diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (5), pp.2765-2776. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4870706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of interaural time delay estimation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (135), pp.3530-3540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective evaluation of the audiovisual spatial congruence in the case of stereoscopic-3D video and Wave Field Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.23 - 32. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of architectural spaces by blind people using auditory virtual reality for the construction of spatial knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal Audio-Haptic Metaphor: Improvement of Target Search in Abstract Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (11), pp.921 - 933. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2014.941277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-visual identification, localization, and selection of entities of interest in a 3D environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob-Antoine Menelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.243 - 256. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-014-0148-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching nearby sources: comparison between real and virtual sound and visual targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2014.00269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueing multimedia search with audiovisual blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465780.2465781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies du son 3D au service des aides aux non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (71), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (4), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid head-related transfer function adaptation using a virtual auditory environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (4), pp.2948 - 2957. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3687448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in perceptual evaluation of HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.783--793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy gains in audio–visual search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEING AND PERCEIVING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.181 - 181. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187847612X648116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptually based head-related transfer function database optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (2), pp.EL99 - EL105. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3672641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception by moving participants in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), 19 (p. 1-17). </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2355598.2355602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphocons: A New Sonification Concept Based on Morphological Earcons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.409--418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, v. 24(2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the balloon as an impulse source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Pätynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Lokki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.EL27 - EL33. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of spatial representations in blind people: Scanning images constructed from haptic exploration or from locomotion in a 3-D audio virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.591 - 604. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/MC.38.5.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of cascade of Hammerstein models for the description of non-linearities in vibrating devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (5), pp.1018-1038. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2010.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ augmented reality: audio-graphical augmentation of a classical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of creative Interfaces and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jcicg.2010070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of creative Interfaces and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'audio 3D dans une plate-forme de télé-operation multimodale pour la télécommande/supervision de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'AIESME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 345, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR exploration for computer fluid dynamics in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vézien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Menelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.257-271. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0134-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Real-Time Auralization in Architectural Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Siltanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (6), pp.1000-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of multi-dimensional spatial audio reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.1105 - 1115. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1763973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Round Robin on Room Acoustical Impulse Response Analysis Software 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics Research Letters Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.158 - 164. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1758239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Validity of soundscape reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Levitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois, Danièle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (1), pp.333-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element method calculation of individual head-related transfer function. I. Rigid model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (5), pp.2440 - 2448. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1412440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element method calculation of individual head-related transfer function. II. Impedance effects and comparisons to real measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (5), pp.2449 - 2455. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1412441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to resolve microphone and sample location errors in the two-microphone duct measurement method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 108 (5), pp.2231 - 2237. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1314318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic absorption measurement of human hair and skin within the audible frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 108 (5), pp.2238 - 2242. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1314319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame - Research and public outreach using virtual reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2026 Spring Meeting of the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of Japan, Mar 2026, Tokyo, Japan. pp.415-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of a virtual acoustic environment for rehearsal and performance in unknown venues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical and Room Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America, May 2025, New Orleans (LA), United States. pp.015020:1-12, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0002205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics and vocal ensemble performance: insights from sacred chants performed a cappella at Noirlac Abbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2025, Bristol, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution measurement of voice directivity in the horizontal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2025 - 25th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, New Orleans (Louisiana), United States. pp.A132-A132, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0037650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal onset detection and pitch segmentation in medieval choral music guided by original notational sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Signal and Information Processing Association Annual Summit and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Shangri-la, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual concert film with acoustic reconstructions of Notre-Dame de Paris across eight centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2025, Bristol, England, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of room acoustic mismatch on conversational dynamics in virtual one-on-one conferencing: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum Euronoise 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Málaga, España, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la directivité horizontale des voix françaises à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoConcert – À l'écoute du passé de Notre-Dame du projet Past Has Ears at Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One listener, sixteen HRTFs: a perceptual benchmark of individualisation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez-Parera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES International Conference on Headphone Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AES, Aug 2025, Espoo (Finlande), Finland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human talkers VS artificial heads: a comparison of their directivity in dense plane microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Daudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGA 2024 - 50th DAGA German Acoustics Conference (DAGA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame Whispers : A geolocated immersive walk through the sonic memory of Notre-Dame de Paris Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.105-128, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneath the Louvre Pyramid: Immersive Auralisation Workflow for Evaluating Potential Acoustic Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Reality. XR Salento 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lecce (ITALY), Italy. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71710-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating geometric room acoustic models using a gradient descent algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 156</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Soc, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HeSoAN : un projet archéoacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.281-306, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of changes in source orientation-dependent reverberation for a visible virtual vocal source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 156</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Soc, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears : An interdisciplinary project in digital archaeoacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant dans le chœur de Notre-Dame à la fin du XIIe siècle. Expérimentations et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nunes-Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.27-44, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des variations de la réverbération en fonction de l'orientation d'une source en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F G Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de la Réalité Étendue (jf.XR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFXR, Oct 2024, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Immersive Audio Experiences for Public Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 156th Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitutions acoustiques et sonores virtuelles de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI; CNRS; Ministère de la Culture, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HRTF training doesn't work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.2339--2346, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoomZ: Spatial panning plugin for dynamic RIR convolution auralisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2023 International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size matters: New ways of working with scale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Virtual Source Configurations for Pipe Organ Auralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings AES Conv 155</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Society, Oct 2023, New York, United States. pp.159:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating navigable auralisations using RIR convolution: Impact of grid density and panning method on perceived source stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AES International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Auralisations for Choral Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Auditorium Acoustics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Source Directivity Variations onto an Existing Binaural Room Impulse Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AES International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the location of the first medieval organ in Notre-Dame de Paris via acoustic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2545-2552, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Hear the Paintings? The Effect of Votive Offerings On the Acoustics of Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2537-2544, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Acoustics (ICA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation patterns of a multiple slit system and applications to organ buffet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila M.M. Dal Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 ème Congrès Français d'Acoustique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directivity of a Small Pipe Organ Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th international congress on acoustics (ICA) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Custom Feature Set For Analyzing Historically Informed Baroque Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2022 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats d’un projet sur la directivité de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M. Arend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First measurements of a project on voice directivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Arend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of the Early Acoustics of the Chancel in Notre-Dame de Paris: 1160–1230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of solo baroque music played in a period and modern hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Jossic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of vocal ensemble performances in real-time historical auralizations of the Palais des Papes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the Lateral Chapels and the Acoustics of Notre-Dame de Paris: 1225–1320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHE : The Past Has Ears project overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation patterns of a multiple slit system and applications to organ buffet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Dalmoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Notre-Dame: Preliminary results of real-time auralization with choir members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtuel, Italy. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the effect of room acoustics on choral performance in Notre-Dame and its pre-Gothic predecessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America 181 st Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, United States. pp.A258-A258, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0008212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vierge 2020 : Reconstructing a Virtual Concert Performance Through Historic Auralisation of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears (PHE): XR Explorations of Acoustic Spaces as Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Augmented Reality, Virtual Reality and Computer Graphics AVR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Salento, Italy. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58468-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaural localization accuracy in VR games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game Music, Sound Design and Virtual Reality Audio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily's World: behind the scenes of a binaural synthesis production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 148</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reconstructions of the Théâtre de l'Athénée for archeoacoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N J Barteld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anechoic audio and 3D-video content database of small ensemble performances for virtual concerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of head rotation trajectories during a sound localization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s old is new again, using a physical scale model echo chamber as a real-time reverb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zagala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th Audio Engineering Society Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/aesconv.2019.978-1-942220-31-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation round robin of a coupled volume case: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-frequency band correlations in auditory filtered median plane HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Magariyachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yôiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Spatial Audio Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.179-182, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/sasp.2019.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAA: A platform for experimental virtual archeological-acoustics to study the influence of performance space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Sym on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anaglyph binaural audio engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and perceptive evaluations of high-resolution room acoustic simulations and auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed signal processing architecture for real-time convolution of {3D} audio rendering for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralizations use in acoustical design : preliminary results of a survey study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HRTF individualization on player performance in a VR shooter game II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES International Conference on Audio for Virtual and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Redmond, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du 'head-tracking' sur l'externalisation en écoute binaurale non- individualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France. pp.459-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the effect of HRTF processing techniques on perceptual quality ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HRTF individualization on player performance in a VR shooter game I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES Conference on Spatial Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Visual Rendering System on Subjective Auralization Assessment in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Laval, France. pp.105-118, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72323-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des visuels sur l'évaluation subjective d'auralisations dans un contexte de réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 10 p., </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVERTims: Open source framework for real-time auralization in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Audio Mostly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3123514.3123559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with a virtual reality auralization of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3454 - 3454, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of visual rendering on the acoustic judgements of a theater auralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Mtgs. Acoust.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States. pp.015008, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0000575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVERTims: Open source framework for real-time auralization in architectural acoustics and virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Digital Audio Effects (DAFx-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Head Tracking Latency on Binaural Rendering in Simple and Complex Sound Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">140th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AES (Audio Engineering Society), Jun 2016, Paris, France. Convention Paper 9591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented auralization : Complimenting auralizations with immersive virtual reality technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Sym on Music and Room Acoustics (ISMRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Plata, Argentina. pp.14:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality performance auralization in a calibrated model of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N.J. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroregio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.6:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Head Tracking Latency on Binaural Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tonmeistertagung TMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cologne, Germany. pp.350-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of Notre-Dame Cathedral de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.0269:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Subjective HRTF Rating Repeatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 140</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.9597:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic voice directivity in room acoustic auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Annual Conf. on Acoustics (DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Aachen, Germany. pp.352-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of subjective HRTF evaluations for creating global perceptual similarity metrics of assessors and assessees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Graz, Austria. pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavanger Concert Hall, acoustic design and measurement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.300-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris - Acoustic scale model study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrated auralization simulation of the abbey of Saint-Germain-des-Prés for historical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderVR: Open-source framework for interactive and immersive VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalai Q. Felinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (IEEE VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.203-204, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional morphological database for spatial hearing research of the BiLi project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rugeles Ospina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburgh, France. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0000050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of the Use of Reflections Arrival Time in Pre-Sabinian Concert Hall Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N.J. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Krakow, Poland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVE-based Virtual Prototyping of an Audio Radiogoniometer: Ecological Validity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Objective et Subjective de Différentes Méthodes de Lissage des HRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rugeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cong Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.2213-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive auralization of self-generated oral sounds in virtual acoustic environments for research in human echolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelegrin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Rychtáriková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christ Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Krakow, Poland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for Assessing the Quality of Experience of 3D Audio Binaural Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Colomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Joint Symposium on Auralization and Ambisonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Allemagne. pp.100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Model Auralization for Art, Science, and Music: The Stupaphonic Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delarozière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Joint Symposium on Auralization and Ambisonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Allemagne. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Improving Audiovisual Spatial Congruence for Stereoscopic-3D Video and Wave Field Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques G. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on 3D Imaging (IC3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2013.6732081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderCAVE: A multimodal scene graph editor for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lodz, Poland. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderCAVE: A Flexible Open Source Authoring Tool Dedicated to Multimodal Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference (JVRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orsay, France. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sound field measurements and predictions in coupled volumes between numerical methods and scale model measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Otani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Botts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 : 21st International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4799138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization of coupled spaces based on a diffusion equation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Sound and Music Computing Conference (SMAC/SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden. pp.616-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of spherical harmonics interpolation for HRTF exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Aussal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4800216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of reverberation in coupled volumes: discrimination and suitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Symposium on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toronto, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage attentionnel à base de flou audiovisuel pour la conception d'interfaces multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.124--131, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2652574.2653419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone-2 tones discrimination task comparing audio and haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Feakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Workshop on Haptic Audio Visual Environments and Games (HAVE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Munich, Germany. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2012.6374432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound effect metaphors for near field distance sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Atlanta, United States. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound for 3D cinema and the sense of presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Atlanta, United States. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITD Interpolation and Personalization for Binaural Synthesis Using Spherical Harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Aussal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc UK Conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, York, United Kingdom. pp.04:01-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vibration to perception: using Large Multi-Actuator Panels (LaMAPs) to create coherent audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Head-Mounted Antenna Array Architecture Optimization based on the Fisher Information Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Duvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Modern Telecommunications and Control Systems and Workshops (ICUMT), 2012 4th International Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, St. Petersburg, Russia. pp.135 - 142, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2012.6459653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-haptic intermodal coupling for comparative search tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, France. pp.307-313, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory localization and reaching movements in the peripersonal space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Based Sound Re-Mix for Spatially Coherent Audio Rendering of an Existing Stereoscopic-3-D Animation Movie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 131</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New York, United States. pp.8486:1--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of spatial knowledge of architectural spaces via active and passive aural explorations by the blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aalborg, Denmark. pp.1311-1316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of haptic stimuli for audio-haptic concurrent coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Workshop on Haptic Audio Visual Environments and Games (HAVE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Qinhuangdao, France. pp.74-80, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2011.6088395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of virtual acoustic room simulations by the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Seminar on Virtual Acoustics (ISVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Valence, Spain. pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled volume multi-slope room impulse responses: a quantitative analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/16852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ceiling case study inspired by an historical scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delarozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.314-321, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/16822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sound Source Stimuli on the Perception of Reverberation in Large Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium CMMR ICAD 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.358-376, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12439-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTF selection for binaural synthesis from a database using morphological parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in perceptual evaluation of HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de HRTF dans une Base de Données en Utilisant des Paramètres Morphologiques pour la Synthèse Binaurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sound field reproduction based on higher-order ambisonics in a small room with a 157-loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densil Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Symposium on Ambisonics and Spherical Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a haptic / audio system for 3-D targeting tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ménélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of signal-to-noise ratio and visual context on environmental sound identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio haptic feedbacks for an acquisition task in a multi-target context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Ménélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Symposium on 3D User Interfaces (3DUI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, France. pp.51-54, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2010.5444722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Audiovisual Spatial Social Scenes with Multiple Characters: MARC & SMART-I²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of harmonic distortion generated by electro-dynamic loudspeakers using cascade of Hammerstein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">128th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.7993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoundDelta : a study of audio augmented reality using WiFi-distributed Ambisonic cell rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillerminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations in characterising an almost anechoic room for interactive spatial audio reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densil Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Melbourne, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual renderings for multimedia navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, D.C., United States. pp.245-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART-I²: A new approach for the design of immersive audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-VR-EVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Navigation assisted by artificial vision and GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multimodal Location Based Techniques for Extreme Navigation @ Pervasive 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Helsinki, Finland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of real-time room auralization using a surrounding loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Virtual Reality Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of reverberation in large single and coupled volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORA project : audio-visual live electronics and the pipe organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.477-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoundDelta - Large scale, multi-user audio augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Symp. on Auralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Espoo, Finland. pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass Organ: Musical Instrument Augmentation for Enhanced Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Salmance, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: Spatial Multi-users Audio-visual Real Time Interactive Interface, a broadcast application context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV Conference: The True Vision - Capture, Transmission and Display of 3D Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2009.5069682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of real-time room auralization using a surrounding 157 loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Workshop on the Principles and Applications of Spatial Hearing (IWPASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Sendai, Japan. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORA project: Audio-Visual Live Electronics and the Pipe Organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing sound source directivity in virtual acoustic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop on the Principles and Applications of Spatial Hearing (IWPASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miyagi, ZAO, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumaural transducer arrays for binaural synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08. 9e Congrès Français d'Acoustique of the SFA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3562, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of spatialization in a data sonification exploration task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Warusfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of headphones and equalization for virtual auditory source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08. 9e Congres Français d'Acoustique of the SFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3724, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2935199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time auralization system based on beam-tracing and mixed-order Ambisonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">155th ASA, 5th Forum Austicum, and 2nd ASA-EAA Joint Conference (Acoustics'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3935-3935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial rendering of audiovisual synthetic speech used for immersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.3939, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2936017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditorium of the Morgan library, computer aided design and post-construction results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/17487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial rendering of audio-visual synthetic speech use for immersive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">155th ASA, 5th Forum Austicum, and 2nd ASA-EAA Joint Conference (Acoustics'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3939-3939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an assistive device for the blind based on object localization and augmented auditory reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th international ACM SIGACCESS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Halifax, Canada. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: A Spatial Multi-users Audio-visual Real Time Interactive Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, SanFrancisco, United States. pp.7609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris concert hall competition, part 1 : Acoustic brief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sevilla, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round robin comparison of HRTF measurement systems : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Begault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 3D-audio in a multi-modal teleoperation platform for remote driving/supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conf: on Intelligent Audio Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saariselkä, Finland. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris concert hall competition, part 2 : The competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sevilla, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized Audio Applications for the Blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Italian Section Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Parma, Italy. pp.07010:1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D audio-visual animated agent for expressive conversational Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pointal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory-Visual Speech Processing (AVSP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, The, Netherlands. pp.P40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Sensori-motor Rendering for the Immersive Analysis of Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Interactive Sonification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of HRTF notches versus peaks for vertical localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Robin comparison of HRTF simulation results : preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 123</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements in the New Salle Pleyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seville, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorhersage und Kontrolle der Sprachverständlichkeit in räumlich dargebotenen Audio-Konferenzschaltungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd German Annual Conf. on Acoustics (DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Stuttgart, Germany. pp.1--2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directivity measurements of the singing voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics (ICA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of audio compression techniques on binaural audio rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. pp.6704:1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the acoustics of the clavichord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Clavicordio VII, 8th International Clavichord Symposium, Musica Antica a Magnano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Magnano, Italy. pp.171--182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the new opera house of the Suzhou Science &amp; Arts Cultural Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western Pacific Acoustics Conf. (WESPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Seoul, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Prediction of Speech Intelligibility in a Virtual Chat Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA/DEGA Tutorial and Research Workshop on Perceptual Quality of Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. pp.40--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUS-based Method for Speech Reception Threshold Measurement in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conf. on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genoa, Italy. pp.2028-2033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Spatial Cognition in an Immersive Virtual Audio Environment: Comparing Blind and Blindfolded Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Limerick, Ireland. pp.228--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fogg art museum lecture room, a calibrated recreation of the birthplace of room acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Wetherill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Budapest, Hungary. pp.2191-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective investigations of the interaural time difference in the horizontal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">118th Audio Engineering Society Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design d'environnements multimodaux interactifs communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge de Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal quality of the clavichord : the effect of sympathetic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Symp on Musical Acoustics (ISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp.21--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interface utilisateur 3D multimédia audio et graphisme : langage, navigateur et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Francophone sur l'Interaction Homme-Machine (AFIHM IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Namur, Belgique. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent source width and the church organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Cong de la Soc Française d'Acoustique et 30ème congrès de la Soc Allemande d'Acoustique (CFA/DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.1235--1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting adaptation to non-individual HRTF spectral cues with multi-modal training presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA-DAGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation sur la perception de l'espace en réalité virtuelle immersive audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Francophone sur l'Interaction Homme-Machine (AFIHM IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Namur, Belgique. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured Effects of Absorption Location, Receiver Position, and Source Direction on Reverberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rome, Italy. pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter Notre-Dame à travers les siècles. GT6 : Acoustique/Paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guesney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du « head-tracking » sur l’externalisation en écoute binaurale non-individualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual effects of radiation control with a multi-louspeaker device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Fundamental and Applied Research on Spatial Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Majdak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IntechOpen, 2022, 978-1-83969-006-8. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.91556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le théâtre. Un voyage sonore dans le théâtre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deshays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Joël Huthwohl. BnF, http://classes.bnf.fr/echo, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the EAA Spatial Audio Signal Processing symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boaz Rafaely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/sasp.2019.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Acoustic Reconstruction of Notre Dame Cathedral’s Choral Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nunes-Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Esteve Roldán; John Griffiths; Francisco José Rodilla León. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Resonances. Space, Senses and Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brill; Fink, pp.129-150, 2024, Rostocker Hochschulschriften zu Musik und Theater, 978-3-8467-6913-3. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846769133_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-to-User and User-to-System Adaptations in Binaural Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic Interactions in Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.115-143, 2023, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04021-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTF Performance Evaluation: Methodology and Metrics for Localisation Accuracy and Learning Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian FG Katz Piotr Majdak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fundamental and Applied Research on Spatial Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2022, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écho de la cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dillmann, P. Liévaux, A. Magnien, and M. Regert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, la science à l’oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-135, 2022, 9782749174310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaural Spatial Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensory Evaluation of Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429429422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ Augmented Reality: Audio-Graphical Augmentation of a Classical Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Design and Creation of Visual Interfaces: Advancements and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-147, 2012, 9781466602854. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0285-4.ch010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Human-Protein Interaction - Interactive and Immersive Molecular Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Tek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weibo Cai and Hao Hong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry, Genetics and Molecular Biology " "Protein-Protein Interactions - Computational and Experimental Tools"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.27-65, 2012, 978-953-51-0397-4. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/36568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Real-Time Room Auralization Using a Surrounding 157 Loudspeaker Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co. Pte. Ltd.; Yôiti Suzuki, Douglas Brungart, Hiroaki Kato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Applications of Spatial Hearing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.373-382, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Audio Applied to Research with the Blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Sound Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-251, 2011, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing sound source directivity in virtual acoustic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Zotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co. Pte. Ltd.; Yôiti Suzuki, Douglas Brungart, Hiroaki Kato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Applications of Spatial Hearing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-373, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass-organ : musical instrument augmentation for enhanced transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Graphics, LNCS 5531</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.179-190, 2009, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02115-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cultural heritage and restoration of Notre-Dame Cathedral through acoustic digital reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of multiuse spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.10-11. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/PT.3.4805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fall and Rise of the Fogg Art Museum Lecture Hall: A Forensic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewart Wetherill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2961153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization creation: collaboration between Sorbonne Université and Theatre Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sorbonne Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Calculation of Individual Head-Related Transfer Functions Using a Boundary Element Model Including the Measurement and Effect of Skin and Hair Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sound [cs.SD]. The Pennsylvania State University, 1998. English. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02641309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId714"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brian Katz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Prediction of Perceived Naturalness for Source Directivity With a Visible Virtual Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (4), pp.236-249. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Evaluation of Notre-Dame Whispers, a Geolocated Outdoor Audio-Guided Tour of Notre-Dame’s Sonic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (19), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage9010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained least-squares and maximum-likelihood calibration of absorption coefficients in reverberation time equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (25), pp.17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2025011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Acoustic Environment Rehearsal and Performance in an Unknown Venue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds4030035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The position of Gothic organs in Notre-Dame de Paris: An archeoacoustic simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.110506:1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaulted Harmonies: Archaeoacoustic Concert in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics7040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past has ears: acoustics for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian T. Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (4), pp.27-30. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epn/2025412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on interpretation of medieval vocal repertoire through auralisation: an acoustic reconstruction of the Great Chapel of the Palais des Papes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20551940.2025.2459454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Archaeoacoustic and Historically Informed Soundscape Research on the History of Paris' Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological and Archaeological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), pp.1525-1544. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32474/JAAS.2025.11.000364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple sparse measurements with reference data regularization to create spherical directivities applied to voice data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.14:1-12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listener perception of changes in historically informed performance of solo baroque music due to room acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prior visual experience in mental map navigation using allocentric and egocentric perspectives in the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso-Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218241286704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Interpolation Artifacts on Perceived Stability of Nearby Sources in a Navigable Reverberant Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (10), pp.664-678. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ears of the past, an inquiry into the sonic memory of the acoustics of Notre-Dame before the fire of 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Voisenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.169-176. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Acoustic digital twins for research and narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.e00369:1-16. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2024.e00369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Acoustics of Preaching in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Caseau Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (12), pp.6614-6628. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage7120306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeoacoustic study on shape: the case study of the Iffland Theatre's history (1802-1817)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (54), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Scattering by Gothic Piers and Columns of the Cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.679-703. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics4030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SONICOM Project: Artificial Intelligence-Driven Immersive Audio, From Personalization to Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Geronazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Majdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcadio Reyes-Lecuona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (6), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2022.3182929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Impact on Localization Quality Evaluations of Common Pre-Processing for Non-Individual Head-Related Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (5), pp.340-354. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2022.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Acoustics for Engineers: Troy Lectures (3rd Edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (9), pp.782-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Knowledge via Auditory Information for Blind Individuals: Spatial Cognition Studies and the Use of Audio-VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso-Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.4794. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22134794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review on “The Technology of Binaural Understanding” by Jens Blauert and Jonas Braasch (Eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.29. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2021027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural acoustic design: Observation of use cases including audio-only and multimodal auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1351010X2110455. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1351010X211045518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of accommodation to non-individual HRTFs via VR active learning and inclusion of a 3D room response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.25. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2021019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Time, Temperature and Pressure on the Creasing of Wool/Polyester Blended Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/ajeassp.2021.461.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory perception stability evaluation comparing binaural and loudspeaker Ambisonic presentations of dynamic virtual concert auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (1), pp.246-258. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0002942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of pinna morphology on head-related transfer functions simulated via a parametric pinna model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (4), pp.2559-2572. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0004128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sabine Room Acoustic Guidelines on Audience Rake, Stage Acoustics, and Dimension Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.235-251. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics3020017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum - Pre-Sabine room acoustic assumptions on reverberation and their influence on room acoustic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (4), pp.2478-2487. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0001082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Acoustic Survey of the Cathédrale Notre-Dame de Paris before and after the Fire of 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.791-802. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/acoustics2040044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cultural heritage through acoustic digital reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (12), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/PT.3.4633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Head-Related Transfer Function Individualization on Task Performance: Case of a Virtual Reality Shooter Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (4), pp.248-260. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2020.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Spatial and Temporal Interaction Techniques for 3D Audio Trajectory Authoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dan Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-019-00314-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie acoustique par reconstruction virtuelle pour l'analyse in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of direct and indirect perceptual head-related transfer function selection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zagala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (5), pp.3376-3389. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0001183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization uses in acoustical design: A survey study of acoustical consultants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (6), pp.3446-3456. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5110711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archeoacoustic study of the history of the Palais du Trocadero (1878–1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (4), pp.2810-2821. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5095882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Accommodation to poorly Matched Non-Individual spectral Localization Cues through Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1063. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37873-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment entendre le passé ? Quelques leçons d’une collaboration de recherche entre acousticiens et spécialistes d’études théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’Écho du théâtre 2 La scène parle. Voix, acoustiques et auralités (seconde moitié du XXe siècle), 6, https://journals-openedition-org.inshs.bib.cnrs.fr/rsl/1645. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sabine room acoustic design guidelines based on human voice directivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (4), pp.2428 - 2437. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5032201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Externalization by Listener and Source Movement Using a &amp;quot;Binauralized&amp;quot; Microphone Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7/8), pp.589 - 599. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2017.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of visual distance on the room-acoustic experience of auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (5), pp.3035 - 3046. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5009554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and Implications for the Design of New 3D Audio Authoring Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-017-0245-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Acoustics, Information, and Communication: Memorial Volume in Honor of Manfred R Schroeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (4), pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Evaluation of Dynamic Voice Directivity for Auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (2), pp.181 - 184. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the effect of Parameter Mapping Sonification on perceived instabilities, efficiency, and accuracy in real-time interactive exploration of noisy data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.2 - 11. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of perceptually relevant methods of inter-aural time difference estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (2), pp.588 - 598. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4996457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of head tracking on the externalization of speech stimuli for non-individualized binaural synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F G Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (3), pp.2011-2023. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4978612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and objective evaluation of calibrated room acoustic simulation auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (6), pp.4326 - 4337. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4971422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective HRTF evaluations for obtaining global similarity metrics of assessors and assessees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.259 - 271. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-016-0214-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in auditory display research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Marentakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.191 - 193. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-016-0226-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction method for averaging slowly time-variant room impulse response measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (1), pp.EL38 - EL43. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4955006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual attributes for the comparison of head-related transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Zacharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (5), pp.3623 - 3632. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4966115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Perceptual Interaural Time Difference Evaluation Protocols in a Binaural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (1), pp.129 - 140. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ calibration of the sound strength parameter G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (2), pp.EL167 - EL173. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4928292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived suitability of reverberation in large coupled volume concert halls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychomusicology: Music, Mind and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.317-325. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pmu0000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal audio–haptic intermodal display: improvement of communication and interpersonal awareness for collaborative search tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.235 - 252. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-015-0273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Laboratory Round Robin HRTF Measurement Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.895 - 906. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2400417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual thresholds for realistic double-slope decay reverberation in large coupled spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (1), pp.75 - 84. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4904515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and calibration method of acoustical models for historic virtual reality auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.161 - 180. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-015-0275-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of interaural time delay estimation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (135), pp.3530-3540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound energy decay in coupled spaces using a parametric analytical solution of a diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (5), pp.2765-2776. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4870706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective evaluation of the audiovisual spatial congruence in the case of stereoscopic-3D video and Wave Field Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.23 - 32. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of architectural spaces by blind people using auditory virtual reality for the construction of spatial knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effective aperture area of sliding and hinged doors between coupled spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (2), pp.EL135 - EL141. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4890202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal Audio-Haptic Metaphor: Improvement of Target Search in Abstract Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (11), pp.921 - 933. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2014.941277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-visual identification, localization, and selection of entities of interest in a 3D environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob-Antoine Menelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.243 - 256. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-014-0148-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching nearby sources: comparison between real and virtual sound and visual targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2014.00269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies du son 3D au service des aides aux non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (71), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueing multimedia search with audiovisual blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465780.2465781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid head-related transfer function adaptation using a virtual auditory environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (4), pp.2948 - 2957. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3687448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in perceptual evaluation of HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.783--793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy gains in audio–visual search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEING AND PERCEIVING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.181 - 181. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187847612X648116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptually based head-related transfer function database optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (2), pp.EL99 - EL105. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3672641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception by moving participants in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), 19 (p. 1-17). </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2355598.2355602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, v. 24(2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphocons: A New Sonification Concept Based on Morphological Earcons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.409--418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (4), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the balloon as an impulse source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Pätynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Lokki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.EL27 - EL33. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of cascade of Hammerstein models for the description of non-linearities in vibrating devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (5), pp.1018-1038. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2010.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ augmented reality: audio-graphical augmentation of a classical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of creative Interfaces and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jcicg.2010070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of creative Interfaces and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of spatial representations in blind people: Scanning images constructed from haptic exploration or from locomotion in a 3-D audio virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.591 - 604. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/MC.38.5.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'audio 3D dans une plate-forme de télé-operation multimodale pour la télécommande/supervision de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'AIESME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 345, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR exploration for computer fluid dynamics in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vézien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Menelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.257-271. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0134-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Férey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Real-Time Auralization in Architectural Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Siltanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (6), pp.1000-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of multi-dimensional spatial audio reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.1105 - 1115. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1763973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Round Robin on Room Acoustical Impulse Response Analysis Software 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics Research Letters Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.158 - 164. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1758239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Validity of soundscape reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Levitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois, Danièle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (1), pp.333-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element method calculation of individual head-related transfer function. I. Rigid model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (5), pp.2440 - 2448. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1412440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element method calculation of individual head-related transfer function. II. Impedance effects and comparisons to real measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (5), pp.2449 - 2455. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1412441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to resolve microphone and sample location errors in the two-microphone duct measurement method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 108 (5), pp.2231 - 2237. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1314318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic absorption measurement of human hair and skin within the audible frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 108 (5), pp.2238 - 2242. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1314319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame - Research and public outreach using virtual reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2026 Spring Meeting of the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of Japan, Mar 2026, Tokyo, Japan. pp.415-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of a virtual acoustic environment for rehearsal and performance in unknown venues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical and Room Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America, May 2025, New Orleans (LA), United States. pp.015020:1-12, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0002205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution measurement of voice directivity in the horizontal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2025 - 25th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, New Orleans (Louisiana), United States. pp.A132-A132, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0037650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics and vocal ensemble performance: insights from sacred chants performed a cappella at Noirlac Abbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2025, Bristol, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal onset detection and pitch segmentation in medieval choral music guided by original notational sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Signal and Information Processing Association Annual Summit and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Shangri-la, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual concert film with acoustic reconstructions of Notre-Dame de Paris across eight centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2025, Bristol, England, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la directivité horizontale des voix françaises à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of room acoustic mismatch on conversational dynamics in virtual one-on-one conferencing: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum Euronoise 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Málaga, España, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoConcert – À l'écoute du passé de Notre-Dame du projet Past Has Ears at Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One listener, sixteen HRTFs: a perceptual benchmark of individualisation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez-Parera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES International Conference on Headphone Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AES, Aug 2025, Espoo (Finlande), Finland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HeSoAN : un projet archéoacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.281-306, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of changes in source orientation-dependent reverberation for a visible virtual vocal source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 156</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Soc, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating geometric room acoustic models using a gradient descent algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 156</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Soc, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears : An interdisciplinary project in digital archaeoacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant dans le chœur de Notre-Dame à la fin du XIIe siècle. Expérimentations et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nunes-Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.27-44, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des variations de la réverbération en fonction de l'orientation d'une source en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F G Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de la Réalité Étendue (jf.XR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFXR, Oct 2024, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Immersive Audio Experiences for Public Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 156th Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitutions acoustiques et sonores virtuelles de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI; CNRS; Ministère de la Culture, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HRTF training doesn't work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.2339--2346, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneath the Louvre Pyramid: Immersive Auralisation Workflow for Evaluating Potential Acoustic Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Reality. XR Salento 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lecce (ITALY), Italy. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71710-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame Whispers : A geolocated immersive walk through the sonic memory of Notre-Dame de Paris Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances Gothiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.105-128, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14163355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human talkers VS artificial heads: a comparison of their directivity in dense plane microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Abehsera-Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Daudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bellows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGA 2024 - 50th DAGA German Acoustics Conference (DAGA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Virtual Source Configurations for Pipe Organ Auralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings AES Conv 155</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Eng Society, Oct 2023, New York, United States. pp.159:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoomZ: Spatial panning plugin for dynamic RIR convolution auralisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2023 International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size matters: New ways of working with scale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating navigable auralisations using RIR convolution: Impact of grid density and panning method on perceived source stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AES International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Auralisations for Choral Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Auditorium Acoustics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Acoustics, Sep 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Source Directivity Variations onto an Existing Binaural Room Impulse Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Abehsera Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AES International Conference on Spatial and Immersive Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Aug 2023, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Hear the Paintings? The Effect of Votive Offerings On the Acoustics of Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2537-2544, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the location of the first medieval organ in Notre-Dame de Paris via acoustic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2545-2552, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Custom Feature Set For Analyzing Historically Informed Baroque Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2022 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats d’un projet sur la directivité de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M. Arend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First measurements of a project on voice directivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Demontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Arend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of the Early Acoustics of the Chancel in Notre-Dame de Paris: 1160–1230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of solo baroque music played in a period and modern hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Psychoyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Jossic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directivity of a Small Pipe Organ Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th international congress on acoustics (ICA) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of vocal ensemble performances in real-time historical auralizations of the Palais des Papes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the Lateral Chapels and the Acoustics of Notre-Dame de Paris: 1225–1320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation patterns of a multiple slit system and applications to organ buffet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Dalmoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHE : The Past Has Ears project overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium: The Acoustics of Ancient Theatres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Verona, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation patterns of a multiple slit system and applications to organ buffet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila M.M. Dal Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 ème Congrès Français d'Acoustique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiovanni Domenighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Acoustics (ICA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the effect of room acoustics on choral performance in Notre-Dame and its pre-Gothic predecessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America 181 st Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, United States. pp.A258-A258, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0008212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vierge 2020 : Reconstructing a Virtual Concert Performance Through Historic Auralisation of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Notre-Dame: Preliminary results of real-time auralization with choir members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Eley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtuel, Italy. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past Has Ears (PHE): XR Explorations of Acoustic Spaces as Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Augmented Reality, Virtual Reality and Computer Graphics AVR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Salento, Italy. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58468-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaural localization accuracy in VR games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game Music, Sound Design and Virtual Reality Audio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily's World: behind the scenes of a binaural synthesis production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 148</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of head rotation trajectories during a sound localization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s old is new again, using a physical scale model echo chamber as a real-time reverb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zagala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th Audio Engineering Society Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/aesconv.2019.978-1-942220-31-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anechoic audio and 3D-video content database of small ensemble performances for virtual concerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation round robin of a coupled volume case: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-frequency band correlations in auditory filtered median plane HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Magariyachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yôiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Spatial Audio Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.179-182, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/sasp.2019.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAA: A platform for experimental virtual archeological-acoustics to study the influence of performance space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Sym on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reconstructions of the Théâtre de l'Athénée for archeoacoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N J Barteld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anaglyph binaural audio engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and perceptive evaluations of high-resolution room acoustic simulations and auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed signal processing architecture for real-time convolution of {3D} audio rendering for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralizations use in acoustical design : preliminary results of a survey study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du 'head-tracking' sur l'externalisation en écoute binaurale non- individualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France. pp.459-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HRTF individualization on player performance in a VR shooter game II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES International Conference on Audio for Virtual and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Redmond, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the effect of HRTF processing techniques on perceptual quality ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HRTF individualization on player performance in a VR shooter game I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES Conference on Spatial Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Visual Rendering System on Subjective Auralization Assessment in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Laval, France. pp.105-118, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72323-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des visuels sur l'évaluation subjective d'auralisations dans un contexte de réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 10 p., </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVERTims: Open source framework for real-time auralization in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Audio Mostly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3123514.3123559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with a virtual reality auralization of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3454 - 3454, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of visual rendering on the acoustic judgements of a theater auralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N J Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Mtgs. Acoust.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States. pp.015008, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0000575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVERTims: Open source framework for real-time auralization in architectural acoustics and virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Digital Audio Effects (DAFx-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Head Tracking Latency on Binaural Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tonmeistertagung TMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cologne, Germany. pp.350-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of Notre-Dame Cathedral de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.0269:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented auralization : Complimenting auralizations with immersive virtual reality technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Sym on Music and Room Acoustics (ISMRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, La Plata, Argentina. pp.14:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality performance auralization in a calibrated model of Notre-Dame Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N.J. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroregio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.6:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Subjective HRTF Rating Repeatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 140</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.9597:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic voice directivity in room acoustic auralizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Annual Conf. on Acoustics (DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Aachen, Germany. pp.352-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Head Tracking Latency on Binaural Rendering in Simple and Complex Sound Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">140th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AES (Audio Engineering Society), Jun 2016, Paris, France. Convention Paper 9591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavanger Concert Hall, acoustic design and measurement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.300-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris - Acoustic scale model study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrated auralization simulation of the abbey of Saint-Germain-des-Prés for historical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Nj Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderVR: Open-source framework for interactive and immersive VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalai Q. Felinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (IEEE VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.203-204, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of subjective HRTF evaluations for creating global perceptual similarity metrics of assessors and assessees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Andreopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Graz, Austria. pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional morphological database for spatial hearing research of the BiLi project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rugeles Ospina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburgh, France. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0000050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of the Use of Reflections Arrival Time in Pre-Sabinian Concert Hall Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barteld N.J. Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Krakow, Poland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVE-based Virtual Prototyping of an Audio Radiogoniometer: Ecological Validity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Objective et Subjective de Différentes Méthodes de Lissage des HRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rugeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Emerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cong Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.2213-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive auralization of self-generated oral sounds in virtual acoustic environments for research in human echolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelegrin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Rychtáriková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christ Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Krakow, Poland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for Assessing the Quality of Experience of 3D Audio Binaural Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Colomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Joint Symposium on Auralization and Ambisonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Allemagne. pp.100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Model Auralization for Art, Science, and Music: The Stupaphonic Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delarozière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Joint Symposium on Auralization and Ambisonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Allemagne. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Improving Audiovisual Spatial Congruence for Stereoscopic-3D Video and Wave Field Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques G. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on 3D Imaging (IC3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2013.6732081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderCAVE: A multimodal scene graph editor for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lodz, Poland. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlenderCAVE: A Flexible Open Source Authoring Tool Dedicated to Multimodal Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference (JVRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orsay, France. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sound field measurements and predictions in coupled volumes between numerical methods and scale model measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Otani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Botts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 : 21st International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4799138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization of coupled spaces based on a diffusion equation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Sound and Music Computing Conference (SMAC/SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden. pp.616-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of reverberation in coupled volumes: discrimination and suitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Symposium on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toronto, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of spherical harmonics interpolation for HRTF exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Aussal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4800216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound for 3D cinema and the sense of presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Atlanta, United States. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITD Interpolation and Personalization for Binaural Synthesis Using Spherical Harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Aussal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc UK Conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, York, United Kingdom. pp.04:01-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vibration to perception: using Large Multi-Actuator Panels (LaMAPs) to create coherent audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound effect metaphors for near field distance sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Auditory Display (ICAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Atlanta, United States. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone-2 tones discrimination task comparing audio and haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Feakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Workshop on Haptic Audio Visual Environments and Games (HAVE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Munich, Germany. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2012.6374432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Head-Mounted Antenna Array Architecture Optimization based on the Fisher Information Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Duvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Modern Telecommunications and Control Systems and Workshops (ICUMT), 2012 4th International Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, St. Petersburg, Russia. pp.135 - 142, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2012.6459653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-haptic intermodal coupling for comparative search tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, France. pp.307-313, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory localization and reaching movements in the peripersonal space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage attentionnel à base de flou audiovisuel pour la conception d'interfaces multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.124--131, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2652574.2653419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Based Sound Re-Mix for Spatially Coherent Audio Rendering of an Existing Stereoscopic-3-D Animation Movie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Embrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 131</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New York, United States. pp.8486:1--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of spatial knowledge of architectural spaces via active and passive aural explorations by the blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aalborg, Denmark. pp.1311-1316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of haptic stimuli for audio-haptic concurrent coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Workshop on Haptic Audio Visual Environments and Games (HAVE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Qinhuangdao, France. pp.74-80, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2011.6088395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of virtual acoustic room simulations by the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Seminar on Virtual Acoustics (ISVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Valence, Spain. pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled volume multi-slope room impulse responses: a quantitative analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/16852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio, visual, and audio-visual egocentric distance perception in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ceiling case study inspired by an historical scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delarozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.314-321, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/16822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sound field reproduction based on higher-order ambisonics in a small room with a 157-loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densil Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Symposium on Ambisonics and Spherical Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a haptic / audio system for 3-D targeting tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ménélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de HRTF dans une Base de Données en Utilisant des Paramètres Morphologiques pour la Synthèse Binaurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of signal-to-noise ratio and visual context on environmental sound identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio haptic feedbacks for an acquisition task in a multi-target context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Ménélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Symposium on 3D User Interfaces (3DUI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, France. pp.51-54, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2010.5444722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Audiovisual Spatial Social Scenes with Multiple Characters: MARC & SMART-I²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of harmonic distortion generated by electro-dynamic loudspeakers using cascade of Hammerstein models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">128th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.7993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoundDelta : a study of audio augmented reality using WiFi-distributed Ambisonic cell rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillerminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTF selection for binaural synthesis from a database using morphological parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Cong on Acoustics 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in perceptual evaluation of HRTFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations in characterising an almost anechoic room for interactive spatial audio reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densil Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Melbourne, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual renderings for multimedia navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, D.C., United States. pp.245-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART-I²: A new approach for the design of immersive audio-visual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-VR-EVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Navigation assisted by artificial vision and GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multimodal Location Based Techniques for Extreme Navigation @ Pervasive 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Helsinki, Finland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sound Source Stimuli on the Perception of Reverberation in Large Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium CMMR ICAD 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.358-376, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12439-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of reverberation in large single and coupled volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Frissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORA project : audio-visual live electronics and the pipe organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.477-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoundDelta - Large scale, multi-user audio augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Symp. on Auralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Espoo, Finland. pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass Organ: Musical Instrument Augmentation for Enhanced Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Salmance, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: Spatial Multi-users Audio-visual Real Time Interactive Interface, a broadcast application context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV Conference: The True Vision - Capture, Transmission and Display of 3D Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2009.5069682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of real-time room auralization using a surrounding 157 loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Workshop on the Principles and Applications of Spatial Hearing (IWPASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Sendai, Japan. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORA project: Audio-Visual Live Electronics and the Pipe Organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing sound source directivity in virtual acoustic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop on the Principles and Applications of Spatial Hearing (IWPASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miyagi, ZAO, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of real-time room auralization using a surrounding loudspeaker array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Virtual Reality Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of headphones and equalization for virtual auditory source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schönstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08. 9e Congres Français d'Acoustique of the SFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3724, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2935199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of spatialization in a data sonification exploration task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Warusfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time auralization system based on beam-tracing and mixed-order Ambisonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Savioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">155th ASA, 5th Forum Austicum, and 2nd ASA-EAA Joint Conference (Acoustics'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3935-3935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial rendering of audiovisual synthetic speech used for immersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.3939, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2936017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditorium of the Morgan library, computer aided design and post-construction results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25144/17487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial rendering of audio-visual synthetic speech use for immersive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">155th ASA, 5th Forum Austicum, and 2nd ASA-EAA Joint Conference (Acoustics'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3939-3939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an assistive device for the blind based on object localization and augmented auditory reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th international ACM SIGACCESS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Halifax, Canada. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-I²: A Spatial Multi-users Audio-visual Real Time Interactive Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, SanFrancisco, United States. pp.7609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumaural transducer arrays for binaural synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08. 9e Congrès Français d'Acoustique of the SFA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3562, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris concert hall competition, part 2 : The competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sevilla, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized Audio Applications for the Blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Italian Section Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Parma, Italy. pp.07010:1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D audio-visual animated agent for expressive conversational Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pointal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory-Visual Speech Processing (AVSP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, The, Netherlands. pp.P40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Sensori-motor Rendering for the Immersive Analysis of Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Interactive Sonification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of HRTF notches versus peaks for vertical localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 3D-audio in a multi-modal teleoperation platform for remote driving/supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conf: on Intelligent Audio Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saariselkä, Finland. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Robin comparison of HRTF simulation results : preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 123</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements in the New Salle Pleyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seville, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorhersage und Kontrolle der Sprachverständlichkeit in räumlich dargebotenen Audio-Konferenzschaltungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd German Annual Conf. on Acoustics (DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Stuttgart, Germany. pp.1--2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directivity measurements of the singing voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics (ICA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round robin comparison of HRTF measurement systems : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Begault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Philharmonie de Paris concert hall competition, part 1 : Acoustic brief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wulfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Symp. on Room Acoustics (ISRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sevilla, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Prediction of Speech Intelligibility in a Virtual Chat Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA/DEGA Tutorial and Research Workshop on Perceptual Quality of Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. pp.40--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUS-based Method for Speech Reception Threshold Measurement in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conf. on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genoa, Italy. pp.2028-2033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the new opera house of the Suzhou Science &amp; Arts Cultural Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western Pacific Acoustics Conf. (WESPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Seoul, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the acoustics of the clavichord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Clavicordio VII, 8th International Clavichord Symposium, Musica Antica a Magnano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Magnano, Italy. pp.171--182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of audio compression techniques on binaural audio rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Eng Soc Conv 120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. pp.6704:1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Spatial Cognition in an Immersive Virtual Audio Environment: Comparing Blind and Blindfolded Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Conf on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Limerick, Ireland. pp.228--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fogg art museum lecture room, a calibrated recreation of the birthplace of room acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Wetherill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Budapest, Hungary. pp.2191-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective investigations of the interaural time difference in the horizontal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F,g Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">118th Audio Engineering Society Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design d'environnements multimodaux interactifs communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge de Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent source width and the church organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Cong de la Soc Française d'Acoustique et 30ème congrès de la Soc Allemande d'Acoustique (CFA/DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.1235--1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interface utilisateur 3D multimédia audio et graphisme : langage, navigateur et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Francophone sur l'Interaction Homme-Machine (AFIHM IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Namur, Belgique. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting adaptation to non-individual HRTF spectral cues with multi-modal training presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA-DAGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation sur la perception de l'espace en réalité virtuelle immersive audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Afonso Jaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Francophone sur l'Interaction Homme-Machine (AFIHM IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Namur, Belgique. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal quality of the clavichord : the effect of sympathetic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl Symp on Musical Acoustics (ISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp.21--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured Effects of Absorption Location, Receiver Position, and Source Direction on Reverberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kahle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intl. Cong. on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rome, Italy. pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter Notre-Dame à travers les siècles. GT6 : Acoustique/Paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Muynke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guesney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Peichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du « head-tracking » sur l’externalisation en écoute binaurale non-individualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Messonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lyzwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual effects of radiation control with a multi-louspeaker device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Fundamental and Applied Research on Spatial Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Majdak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IntechOpen, 2022, 978-1-83969-006-8. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.91556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le théâtre. Un voyage sonore dans le théâtre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deshays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Joël Huthwohl. BnF, http://classes.bnf.fr/echo, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the EAA Spatial Audio Signal Processing symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boaz Rafaely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/sasp.2019.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Acoustic Reconstruction of Notre Dame Cathedral’s Choral Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nunes-Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Esteve Roldán; John Griffiths; Francisco José Rodilla León. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Resonances. Space, Senses and Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brill; Fink, pp.129-150, 2024, Rostocker Hochschulschriften zu Musik und Theater, 978-3-8467-6913-3. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846769133_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-to-User and User-to-System Adaptations in Binaural Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic Interactions in Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.115-143, 2023, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04021-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTF Performance Evaluation: Methodology and Metrics for Localisation Accuracy and Learning Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian FG Katz Piotr Majdak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fundamental and Applied Research on Spatial Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2022, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écho de la cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dillmann, P. Liévaux, A. Magnien, and M. Regert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, la science à l’oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-135, 2022, 9782749174310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaural Spatial Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensory Evaluation of Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429429422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ Augmented Reality: Audio-Graphical Augmentation of a Classical Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Design and Creation of Visual Interfaces: Advancements and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-147, 2012, 9781466602854. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0285-4.ch010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Human-Protein Interaction - Interactive and Immersive Molecular Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Tek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weibo Cai and Hao Hong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry, Genetics and Molecular Biology " "Protein-Protein Interactions - Computational and Experimental Tools"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.27-65, 2012, 978-953-51-0397-4. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/36568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Audio Applied to Research with the Blind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picinali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Sound Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-251, 2011, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing sound source directivity in virtual acoustic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Zotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co. Pte. Ltd.; Yôiti Suzuki, Douglas Brungart, Hiroaki Kato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Applications of Spatial Hearing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-373, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Real-Time Room Auralization Using a Surrounding 157 Loudspeaker Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Iwaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoiti Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co. Pte. Ltd.; Yôiti Suzuki, Douglas Brungart, Hiroaki Kato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Applications of Spatial Hearing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.373-382, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass-organ : musical instrument augmentation for enhanced transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Ajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Noisternig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Graphics, LNCS 5531</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.179-190, 2009, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02115-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cultural heritage and restoration of Notre-Dame Cathedral through acoustic digital reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarabeth S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of multiuse spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.10-11. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/PT.3.4805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fall and Rise of the Fogg Art Museum Lecture Hall: A Forensic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewart Wetherill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2961153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auralization creation: collaboration between Sorbonne Université and Theatre Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poirier-Quinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sorbonne Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Calculation of Individual Head-Related Transfer Functions Using a Boundary Element Model Including the Measurement and Effect of Skin and Hair Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sound [cs.SD]. The Pennsylvania State University, 1998. English. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02641309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId714"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Muynke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peichert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage9010019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abehsera-Morell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bellows" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawless" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds4030035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lyzwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mouscadet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian T. Murphy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2025412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2025.2459454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00369" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caseau Chevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7120306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Eley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Psychoyou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241286704" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monferran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld N J Postma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Geronazzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Majdak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadio Reyes-Lecuona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2022.3182929" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4030041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Andreopoulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134794" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stitt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld Postma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Green" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Kahle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics3020017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajeassp.2021.461.469" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X211045518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002942" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570410v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zagala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001183" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02551746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001082" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics2040044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Murphy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Farina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.4633" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dan Mathew" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-019-00314-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110711" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5095882" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37873-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1645" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5032201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Messonnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F G Katz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978612" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996457" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780422v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Demontis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2017.0018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mathew" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0245-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Parseihian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2016.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B3XPWN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918930" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0214-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4971422" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Marentakis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0226-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780463v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4955006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4966115" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904515" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-015-0275-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-015-0273-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4928292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F,g Katz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pmu0000109" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Begault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2400417" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780481v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4890202" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4870706" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Corteel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Embrechts" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.09.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso Jaco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.12.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2014.941277" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob-Antoine Menelas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-014-0148-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00269" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465780.2465781" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780514v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3687448" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#246;nstein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780578v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847612X648116" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3672641" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743233v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2355598.2355602" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka P&#228;tynen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Lokki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518780" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780521v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Blum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.38.5.591" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619301v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712496v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ajaj" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcicg.2010070105" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106741v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789792v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Menelas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nelson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0134-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76XBVN9K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siltanen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Savioja" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780529v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1763973" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780536v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1758239" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Levitin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois, Dani&#232;le" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780542v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1412440" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780545v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1412441" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1314318" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780552v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1314319" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566882v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468536v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002205" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469264v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037650" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346461v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377968v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365924v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377331v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez-Parera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abehsera-Morell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daudr&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817833v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peichert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163355" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699324v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71710-9_15" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639133v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163429" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639132v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817838v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163329" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817836v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163337" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579536v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639402v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662772v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402068v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Lawless" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0904" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188949v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266134v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306196v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226690v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188953v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abehsera Morell" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226647v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0841" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838142v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Villegas Curulla" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Domenighini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700814v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M.M. Dal Moro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725002v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836593v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836558v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848460v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brinkmann" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M. Arend" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luizard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brinkmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Arend" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724923v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth Mullins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848013v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724948v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724908v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848453v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Dalmoro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371677v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610851" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656066v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Page" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008212" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371681v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610849" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935400v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58468-9_7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010911v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869648v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354820v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Barteld" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354814v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239178" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354828v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Iwaya" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354810v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delcourt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2019.978-1-942220-31-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304623v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275195v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Magariyachi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#244;iti Suzuki" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.33" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354831v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Leconte" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924292v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924300v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924275v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924284v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863979v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795288v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924288v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856505v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789780v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld Nj Postma" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578352v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132164" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712900v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123514.3123559" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790213v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meyer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987161" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780558v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000575" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712896v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01433873v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789756v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poirier-Quinot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Postma" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789760v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld N.J. Postma" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789759v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789758v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789761v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789757v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789763v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789764v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jurkiewicz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789762v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wulfrank" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sc&#233;lo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789765v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nj Postma" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tallon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789766v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalai Q. Felinto" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Touraine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223366" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780561v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rugeles Ospina" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emerit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000050" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789769v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108837v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789768v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rugeles" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emerit" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789767v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelegrin Garcia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107077v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Colomes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107078v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789771v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Andr&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques G. Verly" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2013.6732081" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789770v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780566v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otani" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Botts" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799138" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789772v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780564v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800216" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789773v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789778v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653419" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780571v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Feakes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mauro" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2012.6374432" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877717v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789776v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Embrechts" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verly" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;billat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789777v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alouges" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742133v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108665v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poirier-Quinot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvaut" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girardeau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2012.6459653" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780567v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183807" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810680v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789730v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evrard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Andr&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Verly" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789729v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picinali" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780572v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2011.6088395" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789728v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789731v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16852" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619317v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789732v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16822" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784628v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Frissen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_18" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPHG28S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789736v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789734v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551145v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sch&#246;nstein" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107089v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Okamoto" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Densil Cabrera" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789733v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;n&#233;las" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789735v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchara" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Giordano" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frissen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guastavino" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780573v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob M&#233;n&#233;las" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinalli" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2010.5444722" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619338v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619357v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789738v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariette" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boussetta" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillerminet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107087v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789739v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619398v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106748v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoiti Suzuki" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789740v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712582v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789742v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106746v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian d'Alessandro" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619405v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2009.5069682" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789741v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okamoto" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noisternig" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwaya" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzuki" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106747v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107093v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789746v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greff" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934607" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789744v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Warusfel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789743v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferr&#233;" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935199" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107099v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712585v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2936017" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789745v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kahle" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/17487" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107098v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780576v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414529" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619407v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789755v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jurkiewicz" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faillet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wulfrank" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789748v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Begault" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789751v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. V&#233;zien" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789750v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789752v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712587v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pointal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107096v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789747v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Greff" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789749v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789754v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defrance" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789753v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raake" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712590v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789794v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prezat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789795v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789796v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789793v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789797v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789799v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blum" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789798v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Wetherill" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106158v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busson" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160295v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789802v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789800v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789803v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107125v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789801v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789804v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663578v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01543693v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107055v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956913v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.91556" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275032v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Rafaely" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.99" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770303v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769133_007" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966703v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04021-4_4" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683464v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104931" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579945v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001590v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429429422" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784566v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/64051" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0285-4.ch010" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760181v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tek" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piuzzi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lu" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36568" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107085v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784597v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/advances-in-sound-localization/spatial-audio-applied-to-research-with-the-blind" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15206" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107086v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Zotter" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712520v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02115-2_15" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TFPD913-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291434v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320145v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.4805" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780580v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewart Wetherill" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2961153" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511092v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-02641309v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abehsera-Morell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0260" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Muynke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peichert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage9010019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bellows" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawless" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds4030035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lyzwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mouscadet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian T. Murphy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2025412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2025.2459454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Eley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Psychoyou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Adam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241286704" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monferran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00369" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caseau Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7120306" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld N J Postma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics4030041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Geronazzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Majdak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadio Reyes-Lecuona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2022.3182929" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Andreopoulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134794" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X211045518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajeassp.2021.461.469" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106739v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004128" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld Postma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Green" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Kahle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics3020017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02551746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001082" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics2040044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Murphy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Farina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.4633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dan Mathew" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-019-00314-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zagala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001183" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110711" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5095882" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37873-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1645" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5032201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579215v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Messonnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2017.0018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009554" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mathew" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0245-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Demontis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Parseihian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2016.05.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B3XPWN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996457" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F G Katz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978612" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4971422" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0214-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Marentakis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0226-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4955006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780461v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4966115" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918930" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4928292" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F,g Katz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pmu0000109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-015-0273-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Begault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2400417" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780476v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904515" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780472v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-015-0275-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107079v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4870706" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780498v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Corteel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Embrechts" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.09.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso Jaco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.12.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780481v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4890202" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2014.941277" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob-Antoine Menelas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-014-0148-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00269" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465780.2465781" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780514v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3687448" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789774v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#246;nstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847612X648116" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3672641" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2355598.2355602" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka P&#228;tynen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Lokki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518780" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619301v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712496v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ajaj" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcicg.2010070105" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780521v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Blum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.38.5.591" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789792v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Menelas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nelson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0134-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76XBVN9K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siltanen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Savioja" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780529v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1763973" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780536v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1758239" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Levitin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois, Dani&#232;le" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780542v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1412440" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780545v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1412441" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1314318" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780552v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1314319" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566882v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468536v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002205" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469264v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037650" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377991v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346461v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377968v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365924v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149597v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377331v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez-Parera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817835v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163429" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639132v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639133v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163329" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817836v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163337" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579536v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639402v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peichert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662772v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402068v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Lawless" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0904" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699324v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71710-9_15" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817833v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163355" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039997v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abehsera-Morell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daudr&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306196v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188949v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226690v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188953v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abehsera Morell" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226647v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0841" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836558v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848460v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brinkmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M. Arend" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082276v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luizard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brinkmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Arend" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724923v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth Mullins" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725002v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Villegas Curulla" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Domenighini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836593v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724967v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724948v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848453v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Dalmoro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724908v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700814v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M.M. Dal Moro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838142v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656066v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Page" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008212" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371681v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610849" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371677v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610851" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935400v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58468-9_7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010911v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869648v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354828v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Iwaya" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354810v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delcourt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2019.978-1-942220-31-2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354814v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239178" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304623v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275195v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Magariyachi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#244;iti Suzuki" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.33" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354831v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Leconte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354820v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Barteld" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924292v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924300v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924275v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924284v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795288v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863979v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924288v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856505v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789780v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld Nj Postma" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578352v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132164" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712900v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123514.3123559" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790213v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meyer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987161" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780558v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000575" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712896v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789759v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789758v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Postma" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789756v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poirier-Quinot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789760v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barteld N.J. Postma" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789761v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789757v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01433873v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789764v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jurkiewicz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789762v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wulfrank" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sc&#233;lo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789765v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nj Postma" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tallon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789766v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalai Q. Felinto" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Touraine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223366" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789763v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780561v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rugeles Ospina" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emerit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000050" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789769v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108837v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789768v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rugeles" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emerit" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789767v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelegrin Garcia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107077v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Colomes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107078v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789771v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Andr&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques G. Verly" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2013.6732081" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789770v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780566v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otani" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Botts" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799138" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789772v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789773v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780564v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800216" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789776v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Embrechts" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verly" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;billat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789777v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alouges" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742133v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877717v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780571v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Feakes" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mauro" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2012.6374432" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108665v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poirier-Quinot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvaut" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girardeau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2012.6459653" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780567v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183807" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810680v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789778v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653419" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789730v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evrard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Andr&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Verly" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789729v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picinali" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780572v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2011.6088395" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789728v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789731v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16852" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619317v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789732v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/16822" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107089v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Okamoto" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Densil Cabrera" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789733v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;n&#233;las" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551145v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sch&#246;nstein" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789735v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchara" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Giordano" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frissen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guastavino" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780573v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob M&#233;n&#233;las" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinalli" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2010.5444722" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619338v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619357v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789738v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariette" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boussetta" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillerminet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789736v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789734v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107087v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789739v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619398v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784628v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Frissen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_18" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPHG28S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789740v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712582v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789742v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106746v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian d'Alessandro" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619405v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2009.5069682" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789741v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okamoto" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noisternig" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwaya" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzuki" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106747v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107093v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106748v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoiti Suzuki" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789743v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferr&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935199" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789744v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Warusfel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107099v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712585v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2936017" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789745v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kahle" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/17487" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107098v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780576v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414529" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619407v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789746v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greff" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934607" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789750v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wulfrank" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jurkiewicz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faillet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789752v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712587v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pointal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107096v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789747v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Greff" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789751v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. V&#233;zien" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789749v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789754v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defrance" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789753v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raake" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712590v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789748v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Begault" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789755v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789793v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789797v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789796v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789795v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789794v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prezat" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789799v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blum" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789798v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Wetherill" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106158v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busson" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160295v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789803v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789800v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107125v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789801v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789802v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789804v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663578v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01543693v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107055v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956913v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.91556" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275032v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Rafaely" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.99" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770303v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769133_007" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966703v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04021-4_4" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683464v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104931" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579945v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001590v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429429422" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784566v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/64051" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0285-4.ch010" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760181v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tek" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piuzzi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lu" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36568" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784597v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/advances-in-sound-localization/spatial-audio-applied-to-research-with-the-blind" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15206" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107086v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Zotter" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107085v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712520v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02115-2_15" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TFPD913-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291434v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320145v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.4805" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780580v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewart Wetherill" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2961153" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511092v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-02641309v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>