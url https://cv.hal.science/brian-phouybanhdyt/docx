--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -322,290 +322,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation 14C sur ECHoMICADAS, LSCE, Gif-sur-Yvette : actualisation des protocoles de chimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses du 14CID (carbone inorganique dissout) par spectrométrie de masse par accélération ECHoMICADAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tisnérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgette Delibrias</w:t>
+                <w:t xml:space="preserve">Lisa Lenoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climat et impact 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orsay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886755v1</w:t>
+                <w:t xml:space="preserve">hal-04843026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses du 14CID (carbone inorganique dissout) par spectrométrie de masse par accélération ECHoMICADAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datation 14C sur ECHoMICADAS, LSCE, Gif-sur-Yvette : actualisation des protocoles de chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Thil</w:t>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Tisnérat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lenoël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Noret</w:t>
+                <w:t xml:space="preserve">Georgette Delibrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et impact 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/spvf-rw81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843026v1</w:t>
+                <w:t xml:space="preserve">hal-04886755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilisation de la datation 14C des coquilles d’escargots : vers une approche innovante par la conchyoline</w:t>
               </w:r>
@@ -895,90 +895,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Delibrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1010,377 +1010,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oldest occurrence of Crocodylus in Madagascar and the Holocene crocodylian turnover</w:t>
+                <w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Perrichon</w:t>
+                <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
+                <w:t xml:space="preserve">Yves Le Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02724634.2021.2063058⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-022-01534-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800414v1</w:t>
+                <w:t xml:space="preserve">hal-03620017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+                <w:t xml:space="preserve">The oldest occurrence of Crocodylus in Madagascar and the Holocene crocodylian turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Béchennec</w:t>
+                <w:t xml:space="preserve">Gwendal Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.61. </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-022-01534-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2021.2063058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620017v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gauls experienced the Roman Warm Period: Oxygen isotope study of the Gallic site of Thézy-Glimont, Picardie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34, pp.102595. </w:t>
@@ -1508,51 +1508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="197754DD"/>
+    <w:nsid w:val="DC6327C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1739,51 +1739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-phouybanhdyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5628-2453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leno&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Ghalem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.2063058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-phouybanhdyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5628-2453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leno&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Ghalem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.2063058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>