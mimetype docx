--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -322,290 +322,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses du 14CID (carbone inorganique dissout) par spectrométrie de masse par accélération ECHoMICADAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datation 14C sur ECHoMICADAS, LSCE, Gif-sur-Yvette : actualisation des protocoles de chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Thil</w:t>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Tisnérat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lenoël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Noret</w:t>
+                <w:t xml:space="preserve">Georgette Delibrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et impact 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/spvf-rw81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843026v1</w:t>
+                <w:t xml:space="preserve">hal-04886755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation 14C sur ECHoMICADAS, LSCE, Gif-sur-Yvette : actualisation des protocoles de chimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses du 14CID (carbone inorganique dissout) par spectrométrie de masse par accélération ECHoMICADAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tisnérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgette Delibrias</w:t>
+                <w:t xml:space="preserve">Lisa Lenoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climat et impact 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orsay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886755v1</w:t>
+                <w:t xml:space="preserve">hal-04843026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilisation de la datation 14C des coquilles d’escargots : vers une approche innovante par la conchyoline</w:t>
               </w:r>
@@ -895,90 +895,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Delibrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1508,51 +1508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC6327C8"/>
+    <w:nsid w:val="6F60EEA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1739,51 +1739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-phouybanhdyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5628-2453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leno&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Ghalem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.2063058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-phouybanhdyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5628-2453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leno&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Ghalem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.2063058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>