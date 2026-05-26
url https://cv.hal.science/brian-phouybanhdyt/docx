--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -322,290 +322,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation 14C sur ECHoMICADAS, LSCE, Gif-sur-Yvette : actualisation des protocoles de chimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses du 14CID (carbone inorganique dissout) par spectrométrie de masse par accélération ECHoMICADAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tisnérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgette Delibrias</w:t>
+                <w:t xml:space="preserve">Lisa Lenoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climat et impact 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orsay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886755v1</w:t>
+                <w:t xml:space="preserve">hal-04843026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses du 14CID (carbone inorganique dissout) par spectrométrie de masse par accélération ECHoMICADAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datation 14C sur ECHoMICADAS, LSCE, Gif-sur-Yvette : actualisation des protocoles de chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Thil</w:t>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Tisnérat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lenoël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Noret</w:t>
+                <w:t xml:space="preserve">Georgette Delibrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et impact 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/spvf-rw81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843026v1</w:t>
+                <w:t xml:space="preserve">hal-04886755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilisation de la datation 14C des coquilles d’escargots : vers une approche innovante par la conchyoline</w:t>
               </w:r>
@@ -895,90 +895,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Delibrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1508,51 +1508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F60EEA1"/>
+    <w:nsid w:val="A6A55081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1739,51 +1739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-phouybanhdyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5628-2453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leno&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Ghalem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.2063058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-phouybanhdyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5628-2453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leno&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Ghalem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.2063058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>