--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1181,51 +1181,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '25: ACM International Conference on Intelligent Virtual Agents</w:t>
+              <w:t xml:space="preserve">IVA 2025 - 25th ACM International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Berlin, Germany. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3717511.3749302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
@@ -1298,51 +1298,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '25: ACM International Conference on Intelligent Virtual Agents</w:t>
+              <w:t xml:space="preserve">IVA 2025 - 25th ACM International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Sep 2025, Berlin, Germany. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3717511.3749292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
@@ -1353,769 +1353,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of embodiment on intimacy perception in a multiparty collaborative task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Clavel</w:t>
+                <w:t xml:space="preserve">Conflict management training in the workplace through simulation with socio-affective embodied conversational agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA ’24), ACE Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842778v1</w:t>
+                <w:t xml:space="preserve">hal-04842566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing gender bias in the non-verbal behaviors of generative systems</w:t>
+                <w:t xml:space="preserve">Mitigation of gender bias in automatic facial non-verbal behaviors generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Armando</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first workshop on Discrimination at the International Conference on Intelligent Virtual Agent (IVA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMI '24: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Jose Costa Rica, France. pp.284-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3678957.3685732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725441v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir la Tension Narrative dans un Récit Interactif en Réalité Virtuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
+                <w:t xml:space="preserve">Exploring the role of embodiment on intimacy perception in a multiparty collaborative task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAI, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA ’24), ACE Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716747v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of gender bias in automatic facial non-verbal behaviors generation</w:t>
+                <w:t xml:space="preserve">Analyzing gender bias in the non-verbal behaviors of generative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '24: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The first workshop on Discrimination at the International Conference on Intelligent Virtual Agent (IVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725479v1</w:t>
+                <w:t xml:space="preserve">hal-04725441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict management training in the workplace through simulation with socio-affective embodied conversational agent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+                <w:t xml:space="preserve">Soutenir la Tension Narrative dans un Récit Interactif en Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, ACAI, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842566v1</w:t>
+                <w:t xml:space="preserve">hal-04716747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User's Perceived Needs for a Personalized Motivational Application for Running: Interviews with Future Users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating a Model of Pathological Affect based on Pedagogical Situations for a Virtual Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Berry</w:t>
+                <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2023 : L’avenir de l’humain dans les systèmes sociotechniques du futur »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3570945.3607325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405069v1</w:t>
+                <w:t xml:space="preserve">hal-04215759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the generation of synchronized and believable non-verbal facial behaviors of a talking virtual agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2160,1023 +2156,1027 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3610661.3616547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention mobile pour la motivation à marcher : Impact de l'adaptation des objectifs et des messages motivationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rei</w:t>
+                <w:t xml:space="preserve">User's Perceived Needs for a Personalized Motivational Application for Running: Interviews with Future Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Clavel</w:t>
+                <w:t xml:space="preserve">Julien Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t>
+              <w:t xml:space="preserve">ERGO'IA 2023 : L’avenir de l’humain dans les systèmes sociotechniques du futur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220657v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Touché 2023: Argument and Causal Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Bondarenko</w:t>
+                <w:t xml:space="preserve">Intervention mobile pour la motivation à marcher : Impact de l'adaptation des objectifs et des messages motivationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maik Fröbe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440353v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual coach with more or less empathy: impact on older adults' engagement to exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of Touché 2023: Argument and Causal Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maik Fröbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Kiesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Chauvin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. </w:t>
+              <w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessalokini, Greece. pp.507-530, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3570945.3607338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337147v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a Model of Pathological Affect based on Pedagogical Situations for a Virtual Patient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A virtual coach with more or less empathy: impact on older adults' engagement to exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Prigent</w:t>
+                <w:t xml:space="preserve">Rachel Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. 8 p., </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3570945.3607325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3570945.3607338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215759v1</w:t>
+                <w:t xml:space="preserve">hal-04337147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Personalised Virtual Coaching Based on Self-Determination Theory and Regulatory Focus Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rei</w:t>
+                <w:t xml:space="preserve">ImCasting: Nonverbal Behaviour Reinforcement Learning of Virtual Humans through Adaptive Immersive Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Punzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUI '22: 27th International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Helsinki, Finland. pp.62-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3490100.3516475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758734v1</w:t>
+                <w:t xml:space="preserve">hal-03747416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Planning in Motivational Interviewing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Feb 2022, Online, Portugal. pp.1-11</w:t>
+              <w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714884v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03679246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Benamara</w:t>
+                <w:t xml:space="preserve">Towards Personalised Virtual Coaching Based on Self-Determination Theory and Regulatory Focus Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SENA, Jun 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03679246v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImCasting: Nonverbal Behaviour Reinforcement Learning of Virtual Humans through Adaptive Immersive Game</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Planning in Motivational Interviewing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huyen Nguyen</w:t>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Fernandez Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI '22: 27th International Conference on Intelligent User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Feb 2022, Online, Portugal. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747416v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des leaders d’équipes virtuels pour encourager le développement du système de mémoire transactive</w:t>
               </w:r>
@@ -3736,546 +3736,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Can you help me move this over there?”: training children with ASD to joint action through tangible interaction and virtual agent</w:t>
+                <w:t xml:space="preserve">Conception d'interactions virtuelles et tangibles pour apprendre la collaboration motrice à des enfants avec Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chi Tai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Prigent</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI '21: Fifteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Salzburg, Austria. pp.1-12, </w:t>
+              <w:t xml:space="preserve">IHM '21: 32e Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Association for Computing Machinery, Apr 2021, Virtual Event, France. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3430524.3440646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3450522.3451335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433012v1</w:t>
+                <w:t xml:space="preserve">hal-04433017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'interactions virtuelles et tangibles pour apprendre la collaboration motrice à des enfants avec Trouble du Spectre de l'Autisme</w:t>
+                <w:t xml:space="preserve">“Can you help me move this over there?”: training children with ASD to joint action through tangible interaction and virtual agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chi Tai Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Prigent</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '21: 32e Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM Association for Computing Machinery, Apr 2021, Virtual Event, France. pp.1-12, </w:t>
+              <w:t xml:space="preserve">TEI '21: Fifteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Salzburg, Austria. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3450522.3451335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3430524.3440646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433017v1</w:t>
+                <w:t xml:space="preserve">hal-04433012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WoNoWa Dataset: Investigating the Transactive Memory System in Small Group Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Renault</w:t>
+                <w:t xml:space="preserve">PADMEH: Personality-based Adaptive moDel for Mobile E-Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimodal Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3382507.3418843⟩</w:t>
+              <w:t xml:space="preserve">Fourth HUMANIZE workshop on Transparency and Explainability in Adaptive Systems through User Modeling Grounded in Psychological Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cagliari, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3379336.3379352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087260v1</w:t>
+                <w:t xml:space="preserve">hal-03758777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PADMEH: Personality-based Adaptive moDel for Mobile E-Health</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+                <w:t xml:space="preserve">The WoNoWa Dataset: Investigating the Transactive Memory System in Small Group Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Maisonnave-Couterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth HUMANIZE workshop on Transparency and Explainability in Adaptive Systems through User Modeling Grounded in Psychological Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Cagliari, Italy. </w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, Netherlands. pp.528-537, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3379336.3379352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3382507.3418843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758777v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Nonverbal Behavior Generation from Image Schemas</w:t>
               </w:r>
@@ -4350,217 +4350,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Generation of Expressive Co-Speech Gestures</w:t>
+                <w:t xml:space="preserve">The potential of Image Schemas for computing automatically metaphoric gestures for embodied conversational agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine I Pelachaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3rd WS on Virtual Social Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">European Symposium Series on Multimodal Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538185v1</w:t>
+                <w:t xml:space="preserve">hal-02287731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of Image Schemas for computing automatically metaphoric gestures for embodied conversational agents</w:t>
+                <w:t xml:space="preserve">Towards the Generation of Expressive Co-Speech Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine I Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium Series on Multimodal Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve"> 3rd WS on Virtual Social Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287731v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceiving Attitudes Expressed Through Nonverbal Behaviors in Immersive Virtual Environments</w:t>
               </w:r>
@@ -6805,64 +6805,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application motivationnelle pour la course à pied : démarche de conception participative et analyse des besoins des participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7178,51 +7178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smhl.2024.100482" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-023-00426-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cafaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2947054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Marsella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H&#246;gni Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2914796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.1282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delbosc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Paton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749292" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes Fernandes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616547" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bondarenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Fr&#246;be" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiesel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlatt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barriere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714884v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Fernandez Davila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Punzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladeveze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490100.3516475" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giaccaglia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458639" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Toole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII52823.2021.9597454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458647" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485400" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tai Dang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3440646" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451335" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087260v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Maisonnave-Couterou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382507.3418843" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379336.3379352" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_45" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Callejas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131404v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877271v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534913" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Kuijk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd van Broeck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dareau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40415-3_23" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749307" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04565426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708747v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Schoch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41316-7_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01570050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0075" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smhl.2024.100482" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-023-00426-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cafaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2947054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Marsella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H&#246;gni Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2914796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.1282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delbosc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Paton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749292" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685732" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes Fernandes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bondarenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Fr&#246;be" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlatt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chauvin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607338" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Punzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladeveze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490100.3516475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714884v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Fernandez Davila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giaccaglia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458639" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Toole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII52823.2021.9597454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458647" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485400" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433017v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tai Dang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451335" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3440646" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379336.3379352" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Maisonnave-Couterou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Renault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382507.3418843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_45" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Callejas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131404v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877271v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534913" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Kuijk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd van Broeck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dareau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40415-3_23" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749307" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04565426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708747v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Schoch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41316-7_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01570050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0075" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>