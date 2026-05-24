--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1353,1830 +1353,1830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict management training in the workplace through simulation with socio-affective embodied conversational agent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
+                <w:t xml:space="preserve">Exploring the role of embodiment on intimacy perception in a multiparty collaborative task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA ’24), ACE Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842566v1</w:t>
+                <w:t xml:space="preserve">hal-04842778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of gender bias in automatic facial non-verbal behaviors generation</w:t>
+                <w:t xml:space="preserve">Analyzing gender bias in the non-verbal behaviors of generative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '24: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The first workshop on Discrimination at the International Conference on Intelligent Virtual Agent (IVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3678957.3685732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04725479v1</w:t>
+                <w:t xml:space="preserve">hal-04725441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of embodiment on intimacy perception in a multiparty collaborative task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Clavel</w:t>
+                <w:t xml:space="preserve">Soutenir la Tension Narrative dans un Récit Interactif en Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA ’24), ACE Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAI, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842778v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing gender bias in the non-verbal behaviors of generative systems</w:t>
+                <w:t xml:space="preserve">Conflict management training in the workplace through simulation with socio-affective embodied conversational agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Armando</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first workshop on Discrimination at the International Conference on Intelligent Virtual Agent (IVA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725441v1</w:t>
+                <w:t xml:space="preserve">hal-04842566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir la Tension Narrative dans un Récit Interactif en Réalité Virtuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
+                <w:t xml:space="preserve">Mitigation of gender bias in automatic facial non-verbal behaviors generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMI '24: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Jose Costa Rica, France. pp.284-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3678957.3685732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716747v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a Model of Pathological Affect based on Pedagogical Situations for a Virtual Patient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Prigent</w:t>
+                <w:t xml:space="preserve">Towards the generation of synchronized and believable non-verbal facial behaviors of a talking virtual agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3570945.3607325⟩</w:t>
+              <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3610661.3616547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215759v1</w:t>
+                <w:t xml:space="preserve">hal-04206768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the generation of synchronized and believable non-verbal facial behaviors of a talking virtual agent</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of Touché 2023: Argument and Causal Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maik Fröbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Kiesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3610661.3616547⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessalokini, Greece. pp.507-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206768v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User's Perceived Needs for a Personalized Motivational Application for Running: Interviews with Future Users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berry</w:t>
+                <w:t xml:space="preserve">Intervention mobile pour la motivation à marcher : Impact de l'adaptation des objectifs et des messages motivationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2023 : L’avenir de l’humain dans les systèmes sociotechniques du futur »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bidart, France</w:t>
+              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405069v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention mobile pour la motivation à marcher : Impact de l'adaptation des objectifs et des messages motivationnels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Clavel</w:t>
+                <w:t xml:space="preserve">User's Perceived Needs for a Personalized Motivational Application for Running: Interviews with Future Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t>
+              <w:t xml:space="preserve">ERGO'IA 2023 : L’avenir de l’humain dans les systèmes sociotechniques du futur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220657v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Touché 2023: Argument and Causal Retrieval</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A virtual coach with more or less empathy: impact on older adults' engagement to exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Barriere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachel Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Thessalokini, Greece. pp.507-530, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3570945.3607338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440353v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual coach with more or less empathy: impact on older adults' engagement to exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating a Model of Pathological Affect based on Pedagogical Situations for a Virtual Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Clavel</w:t>
+                <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. 8 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3570945.3607338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3570945.3607325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337147v1</w:t>
+                <w:t xml:space="preserve">hal-04215759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImCasting: Nonverbal Behaviour Reinforcement Learning of Virtual Humans through Adaptive Immersive Game</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huyen Nguyen</w:t>
+                <w:t xml:space="preserve">Towards Personalised Virtual Coaching Based on Self-Determination Theory and Regulatory Focus Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI '22: 27th International Conference on Intelligent User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SENA, Jun 2022, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747416v1</w:t>
+                <w:t xml:space="preserve">hal-03758734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Planning in Motivational Interviewing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Fernandez Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t>
+              <w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Feb 2022, Online, Portugal. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03679246v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Personalised Virtual Coaching Based on Self-Determination Theory and Regulatory Focus Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rei</w:t>
+                <w:t xml:space="preserve">ImCasting: Nonverbal Behaviour Reinforcement Learning of Virtual Humans through Adaptive Immersive Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Punzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUI '22: 27th International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Helsinki, Finland. pp.62-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3490100.3516475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758734v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Planning in Motivational Interviewing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brian Ravenet</w:t>
+                <w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Luis Fernandez Davila</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Feb 2022, Online, Portugal. pp.1-11</w:t>
+              <w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714884v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03679246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des leaders d’équipes virtuels pour encourager le développement du système de mémoire transactive</w:t>
               </w:r>
@@ -3602,680 +3602,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception des Interactions avec un Patient Virtuel Alzheimer pour la Formation du Personnel Soignant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d'interactions virtuelles et tangibles pour apprendre la collaboration motrice à des enfants avec Trouble du Spectre de l'Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Zagdoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Chaby</w:t>
+                <w:t xml:space="preserve">Tom Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Tai Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3450522.3451337⟩</w:t>
+              <w:t xml:space="preserve">IHM '21: 32e Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Association for Computing Machinery, Apr 2021, Virtual Event, France. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3450522.3451335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03567064v1</w:t>
+                <w:t xml:space="preserve">hal-04433017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'interactions virtuelles et tangibles pour apprendre la collaboration motrice à des enfants avec Trouble du Spectre de l'Autisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">“Can you help me move this over there?”: training children with ASD to joint action through tangible interaction and virtual agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Tai Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Prigent</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '21: 32e Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3450522.3451335⟩</w:t>
+              <w:t xml:space="preserve">TEI '21: Fifteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Salzburg, Austria. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3430524.3440646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433017v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Can you help me move this over there?”: training children with ASD to joint action through tangible interaction and virtual agent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Nadel</w:t>
+                <w:t xml:space="preserve">Conception des Interactions avec un Patient Virtuel Alzheimer pour la Formation du Personnel Soignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zagdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI '21: Fifteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Salzburg, Austria. pp.1-12, </w:t>
+              <w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.17:1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3430524.3440646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3450522.3451337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433012v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PADMEH: Personality-based Adaptive moDel for Mobile E-Health</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+                <w:t xml:space="preserve">The WoNoWa Dataset: Investigating the Transactive Memory System in Small Group Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Maisonnave-Couterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth HUMANIZE workshop on Transparency and Explainability in Adaptive Systems through User Modeling Grounded in Psychological Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3379336.3379352⟩</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, Netherlands. pp.528-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3382507.3418843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758777v1</w:t>
+                <w:t xml:space="preserve">hal-04087260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WoNoWa Dataset: Investigating the Transactive Memory System in Small Group Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Renault</w:t>
+                <w:t xml:space="preserve">PADMEH: Personality-based Adaptive moDel for Mobile E-Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimodal Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual conference, Netherlands. pp.528-537, </w:t>
+              <w:t xml:space="preserve">Fourth HUMANIZE workshop on Transparency and Explainability in Adaptive Systems through User Modeling Grounded in Psychological Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cagliari, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3382507.3418843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3379336.3379352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087260v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Nonverbal Behavior Generation from Image Schemas</w:t>
               </w:r>
@@ -4350,217 +4350,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of Image Schemas for computing automatically metaphoric gestures for embodied conversational agents</w:t>
+                <w:t xml:space="preserve">Towards the Generation of Expressive Co-Speech Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine I Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium Series on Multimodal Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve"> 3rd WS on Virtual Social Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287731v1</w:t>
+                <w:t xml:space="preserve">hal-01538185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Generation of Expressive Co-Speech Gestures</w:t>
+                <w:t xml:space="preserve">The potential of Image Schemas for computing automatically metaphoric gestures for embodied conversational agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine I Pelachaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3rd WS on Virtual Social Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">European Symposium Series on Multimodal Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538185v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceiving Attitudes Expressed Through Nonverbal Behaviors in Immersive Virtual Environments</w:t>
               </w:r>
@@ -6805,64 +6805,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application motivationnelle pour la course à pied : démarche de conception participative et analyse des besoins des participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7178,51 +7178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smhl.2024.100482" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-023-00426-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cafaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2947054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Marsella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H&#246;gni Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2914796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.1282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delbosc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Paton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749292" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685732" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes Fernandes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bondarenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Fr&#246;be" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlatt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chauvin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607338" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Punzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladeveze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490100.3516475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714884v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Fernandez Davila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giaccaglia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458639" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Toole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII52823.2021.9597454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458647" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485400" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433017v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tai Dang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451335" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3440646" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379336.3379352" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Maisonnave-Couterou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Renault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382507.3418843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_45" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Callejas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131404v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877271v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534913" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Kuijk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd van Broeck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dareau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40415-3_23" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749307" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04565426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708747v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Schoch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41316-7_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01570050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0075" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smhl.2024.100482" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-023-00426-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cafaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2947054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Marsella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H&#246;gni Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2914796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.1282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delbosc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Paton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749292" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685732" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616547" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bondarenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Fr&#246;be" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiesel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlatt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barriere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_31" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes Fernandes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sanchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714884v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Fernandez Davila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Punzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladeveze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490100.3516475" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giaccaglia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458639" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Toole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII52823.2021.9597454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458647" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485400" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tai Dang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451335" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3440646" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087260v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Maisonnave-Couterou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382507.3418843" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379336.3379352" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_45" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Callejas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131404v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877271v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534913" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Kuijk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd van Broeck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dareau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40415-3_23" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749307" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04565426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708747v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Schoch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41316-7_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01570050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0075" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>