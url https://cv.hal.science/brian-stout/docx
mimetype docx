--- v0 (2026-03-04)
+++ v1 (2026-05-10)
@@ -225,555 +225,555 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lifetime coherence in a quantum emitter induced by a metasurface</w:t>
+                <w:t xml:space="preserve">Modal analysis of Mie resonators: Pole-expansion of scattering operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
+                <w:t xml:space="preserve">Rémi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+                <w:t xml:space="preserve">Ross Mcphedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Aljunid</w:t>
+                <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Genevet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013837⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1461, pp.012025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997834v1</w:t>
+                <w:t xml:space="preserve">hal-02905116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal analysis of Anapoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-lifetime coherence in a quantum emitter induced by a metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Colom</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Aljunid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Genevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1461, pp.012017. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398666v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Mie: the man, the theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modal analysis of Anapoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1461, pp.012017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002351v1</w:t>
+                <w:t xml:space="preserve">hal-02398666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal analysis of Mie resonators: Pole-expansion of scattering operators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gustav Mie: the man, the theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1461, pp.012025. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.22-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905116v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Analysis of Anapoles, Internal Fields and Fano Resonances in Dielectric Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Mcphedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -801,720 +801,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal expansion of the scattered field: Causality, nondivergence, and nonresonant contribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interplay between spontaneous decay rates and Lamb shifts in open photonic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.085418⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.001950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858556v1</w:t>
+                <w:t xml:space="preserve">hal-01774673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between spontaneous decay rates and Lamb shifts in open photonic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conditions for anti-Zeno effect observation in free-space atomic radiative decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.001950⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.062122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.062122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774673v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757016v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for anti-Zeno effect observation in free-space atomic radiative decay</w:t>
+                <w:t xml:space="preserve">Modal expansion of the scattered field: Causality, nondivergence, and nonresonant contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rémi Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Durt</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97, pp.062122. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.062122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.085418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757016v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamb shift multipolar analysis</w:t>
+                <w:t xml:space="preserve">Polarizability expressions for predicting resonances in plasmonic and Mie scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
+                <w:t xml:space="preserve">Rémi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.001348⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), pp.063833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.063833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571592v1</w:t>
+                <w:t xml:space="preserve">hal-01571594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizability expressions for predicting resonances in plasmonic and Mie scatterers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Colom</w:t>
+                <w:t xml:space="preserve">Lamb shift multipolar analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (6), pp.063833. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.063833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.001348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571594v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal interactions of light with magnetic and electric resonant particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (4), pp.045427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1587,64 +1587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.895-903. </w:t>
@@ -1708,64 +1708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Zambrana-Puyalto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1812,77 +1812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Nanoparticle Designs for Ideal Absorption of Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.263-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1910,299 +1910,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable emission of a dipolar source coupled with a magneto-dielectric resonant subwavelength scatterer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-particle interactions in shaped beams: Beam power normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Mandiaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jérôme Hazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.3063. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.31-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep03063(2013)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878472v1</w:t>
+                <w:t xml:space="preserve">hal-00878467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-particle interactions in shaped beams: Beam power normalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Controllable emission of a dipolar source coupled with a magneto-dielectric resonant subwavelength scatterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.3063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03063(2013)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00878467v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipolar effects on the dipolar polarizability of magneto-electric antennas</w:t>
               </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boudarham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (14), pp.16444. </w:t>
@@ -2316,874 +2316,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of resonant effects in nanostructures via Weierstrass factorization</w:t>
+                <w:t xml:space="preserve">Singular analysis of Fano resonances in plasmonic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Varault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudarham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.011803(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.011803⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.063805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.063805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878459v1</w:t>
+                <w:t xml:space="preserve">hal-00926816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular analysis of Fano resonances in plasmonic nanostructures</w:t>
+                <w:t xml:space="preserve">Optimization of resonant effects in nanostructures via Weierstrass factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Varault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.063805. </w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.011803(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.063805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.011803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926816v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Engineering of Hybrid Metal-Organic Chromophores</w:t>
+                <w:t xml:space="preserve">Accelerated single photon emission from dye molecule driven nanoantennas assembled on DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël P. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (44), pp.11083-11087. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (962), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201205995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747259v1</w:t>
+                <w:t xml:space="preserve">hal-00735695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Gouy phase shift in photonic jets with a wavefront sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bon</w:t>
+                <w:t xml:space="preserve">Photonic Engineering of Hybrid Metal-Organic Chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël P. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (44), pp.11083-11087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756956v1</w:t>
+                <w:t xml:space="preserve">hal-00747259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the directivity of optical antennas with magnetic and electric dipolar resonant particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the Gouy phase shift in photonic jets with a wavefront sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (18), pp.20376-20386</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.3531-3533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732141v1</w:t>
+                <w:t xml:space="preserve">hal-00756956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion relations in metal nano-particle chains: Necessity of the multipole approach</w:t>
+                <w:t xml:space="preserve">Boosting the directivity of optical antennas with magnetic and electric dipolar resonant particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (5), pp.1012-1019</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (18), pp.20376-20386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691258v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated single photon emission from dye molecule driven nanoantennas assembled on DNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersion relations in metal nano-particle chains: Necessity of the multipole approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.1012-1019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00735695v1</w:t>
+                <w:t xml:space="preserve">hal-00691258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Magnetic Dipolar Transition in Trivalent Lanthanide Ions with Lossless Mie Resonances</w:t>
               </w:r>
@@ -3208,64 +3208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bétina Bebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.245432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3293,265 +3293,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and topological characterization of gold nanoparticle dimers linked by a single DNA double-strand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic dimers: When bonding transverse modes shine light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl2032052⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.125420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639721v1</w:t>
+                <w:t xml:space="preserve">hal-01281220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic dimers: When bonding transverse modes shine light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and topological characterization of gold nanoparticle dimers linked by a single DNA double-strand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël P. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (11), pp.5060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.125420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl2032052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281220v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave measurements of the full amplitude scattering matrix of a complex aggregate: a database for the assessment of light scattering codes</w:t>
               </w:r>
@@ -3563,77 +3563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (3), pp.2056-2075. </w:t>
@@ -3665,455 +3665,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive T matrix algorithm for resonant multiple scattering: Applications to localized plasmon excitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the scattering efficiency of rutile titanium dioxide pigments as a function of their spatial dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Auger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Devilez</w:t>
+                <w:t xml:space="preserve">J.C. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11998-008-9116-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385657v1</w:t>
+                <w:t xml:space="preserve">hal-00467053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local field intensity in aggregates illuminated by diffuse light : T matrix approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optical trapping and binding in air: Imaging and spectroscopic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Auger</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.023806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467007v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the scattering efficiency of rutile titanium dioxide pigments as a function of their spatial dispersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recursive T matrix algorithm for resonant multiple scattering: Applications to localized plasmon excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martinez</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Devilez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coatings Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (10), pp.2549</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467053v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping and binding in air: Imaging and spectroscopic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Local field intensity in aggregates illuminated by diffuse light : T matrix approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Guillon</w:t>
+                <w:t xml:space="preserve">Jean-Claude Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (16), pp.2897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00466989v1</w:t>
+                <w:t xml:space="preserve">hal-00467007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude and phase of light scattered by micro-scale aggregates of dielectric spheres: Comparison between theory and microwave analogy experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,64 +4177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption and scattering properties of dense ensembles of nonspherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (11), pp.3508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4259,51 +4259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOTONIC CRYSTAL WAVEGUIDES : A ONE-DIMENSIONAL MODEL THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,64 +4341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependent light scattering in dense heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lafait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4470,51 +4470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-shell mean-ﬁeld electromagnetic T-matrix of ﬁnite-size spheres and fuzzy scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Patrick Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4593,77 +4593,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mie-Resonant Light Scattering and Times Dynamics of Dielectric Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials’2021, The 15th International Congress on Artificial Materials for Novel Wave Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, New-York (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4682,433 +4682,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Insights on the Field Enhancements and Time dynamics in All-Dielectric Antennas through their Quasinormal Modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Light Scattering Anomalies Analyzed Through the Eigen-Frequencies of Mie Scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS FALL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, BOSTON, United States</w:t>
+              <w:t xml:space="preserve">Smart NanoMaterials 2020 Advances, Innovation and Applications Hybride Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216222v1</w:t>
+                <w:t xml:space="preserve">hal-03216228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Scattering Anomalies Analyzed Through the Eigen-Frequencies of Mie Scatterers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Novel Insights on the Field Enhancements and Time dynamics in All-Dielectric Antennas through their Quasinormal Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart NanoMaterials 2020 Advances, Innovation and Applications Hybride Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">MRS FALL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, BOSTON, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216228v1</w:t>
+                <w:t xml:space="preserve">hal-03216222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant States Expansions of Scattering Operators in the Harmonic and Time Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modal analysis of dielectric Mie resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2019-14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398669v1</w:t>
+                <w:t xml:space="preserve">hal-02398661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal analysis of dielectric Mie resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Resonant States Expansions of Scattering Operators in the Harmonic and Time Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Waves 2019-14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398661v1</w:t>
+                <w:t xml:space="preserve">hal-02398669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the neutron-gamma ray discrimination performance at low neutron energy of a solution-grown stilbene scintillator</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2019 - International conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portoro, Slovenia. pp.04013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5250,64 +5250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Zambrana-Puyalto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5358,64 +5358,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Zambrana-Puyalto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015, 2èmes journées de la Nanophotonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5434,748 +5434,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA templated gold nanoparticle dimers as optical antennas: scattering spectroscopy and interaction with a single emitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-Wavelength Metallic Dimers: a Bright Transverse Bonding Mode Appears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd international conference on metamaterials, photonic crystals and plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735715v1</w:t>
+                <w:t xml:space="preserve">hal-00735700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the directivity of optical antennas</w:t>
+                <w:t xml:space="preserve">How can we predict the directivity of a particle antenna?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Spring Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Meta 12, 3rd international conference on metamaterials, photonic crystals and plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735708v1</w:t>
+                <w:t xml:space="preserve">hal-00735701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we predict the directivity of a particle antenna?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des résonances dipolaires électrique et magnétique sur la directivité d'antennes optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Varault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta 12, 3rd international conference on metamaterials, photonic crystals and plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735701v1</w:t>
+                <w:t xml:space="preserve">hal-00734559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des résonances dipolaires électrique et magnétique sur la directivité d'antennes optiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulating the LDOS and directivity of quantum emitters with magneto-electric antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Varault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ETOPIM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734559v1</w:t>
+                <w:t xml:space="preserve">hal-00734558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the LDOS and directivity of quantum emitters with magneto-electric antennas</w:t>
+                <w:t xml:space="preserve">On the directivity of optical antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETOPIM9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society Spring Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734558v1</w:t>
+                <w:t xml:space="preserve">hal-00735708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Wavelength Metallic Dimers: a Bright Transverse Bonding Mode Appears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA templated gold nanoparticle dimers as optical antennas: scattering spectroscopy and interaction with a single emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël P. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on metamaterials, photonic crystals and plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735700v1</w:t>
+                <w:t xml:space="preserve">hal-00735715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation de la lumière aux échelles nano et micrométriques : Méthodes multipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polaritons 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, CIRM, Luminy Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6252,51 +6252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heykel Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plasmonics 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Jena, Germany</w:t>
@@ -6377,51 +6377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heykel Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Carl Zeiss sponsored workshop on FCS and related methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t>
@@ -6601,51 +6601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Patrick Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Electrical Transport and Optical Properties of Inhomogeneous Media (ETOPIM 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, St Petersburg / Moscow, Russia. pp.72-76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6717,51 +6717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Patrick Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Maxwell 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Bordeaux, France. pp 335-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7086,51 +7086,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical harmonic Lattice Sums for Gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Popov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gratings: Theory and Numeric Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMU (PUP), pp.6.1-6.41, 2012, 978-2-8539-9860-4</w:t>
@@ -7191,51 +7191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de la lumière avec les milieux hétérogènes tridimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique / photonique. Aix-Marseille Université, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7422,51 +7422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02997834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lassalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Aljunid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross C. Mcphedran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mcphedran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.085418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001950" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757016v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.062122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Devilez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001348" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bidault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zambrana-Puyalto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grigoriev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500456w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rolly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03063(2013)" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hazart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRG81JNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Varault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudarham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grigoriev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.011803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.063805" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P. Busson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205995" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1964" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Bebey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.245432" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2032052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125420" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-008-9116-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023806" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nevi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)00657-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQ95L17-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00412636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/1/019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216228v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Di Chicco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gressier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Aouani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00412640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(97)00061-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNT7NRB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Issam Baida" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belkhir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cooper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785737v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01233112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mcphedran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02997834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lassalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Aljunid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross C. Mcphedran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757016v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.062122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.085418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Devilez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bidault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zambrana-Puyalto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grigoriev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500456w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rolly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hazart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.10.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRG81JNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03063(2013)" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Varault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudarham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grigoriev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.063805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tahri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.011803" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P. Busson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205995" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Bebey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.245432" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125420" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2032052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-008-9116-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023806" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nevi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)00657-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQ95L17-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00412636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/1/019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Di Chicco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gressier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734558v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Aouani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00412640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(97)00061-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNT7NRB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Issam Baida" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belkhir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cooper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785737v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01233112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>