--- v0 (2026-03-06)
+++ v1 (2026-04-17)
@@ -199,381 +199,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Data for “Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides”</w:t>
+                <w:t xml:space="preserve">Nonlinear phononics in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanoscale thin films: A theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouail Zakary</w:t>
+                <w:t xml:space="preserve">A Levchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Body</w:t>
+                <w:t xml:space="preserve">R Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+                <w:t xml:space="preserve">G Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Arnaud</w:t>
+                <w:t xml:space="preserve">P Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
+                <w:t xml:space="preserve">V Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.064308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.27105970.v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/j5qv-5w9j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022289v1</w:t>
+                <w:t xml:space="preserve">hal-05228772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear phononics in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanoscale thin films: A theoretical approach</w:t>
+                <w:t xml:space="preserve">Supporting Data for “Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Levchuk</w:t>
+                <w:t xml:space="preserve">Ouail Zakary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Busselez</w:t>
+                <w:t xml:space="preserve">Monique Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Vaudel</w:t>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ruello</w:t>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Juvé</w:t>
+                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.064308. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/j5qv-5w9j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.27105970.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228772v1</w:t>
+                <w:t xml:space="preserve">hal-05022289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Zakary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1010, pp.177457. </w:t>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel González Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic thermal expansion of bismuth from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,51 +1394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-field solution of the Hubbard model: the magnetic phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1619,51 +1619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Cooling and Debye-Waller Effect in Photoexcited Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (15), pp.155503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2222,546 +2222,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally induced insulator-metal transition in solid oxygen: A quasiparticle investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arnaud, Lebègue, Rabiller, and Alouani Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duck Young Kim</w:t>
+                <w:t xml:space="preserve">S. Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebègue</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.77.092104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.189702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.100.189702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725116v1</w:t>
+                <w:t xml:space="preserve">hal-00724592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the pressure-induced metallic phase of SiH4 from ab initio theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Cubic metallic phase of aluminum hydride showing improved hydrogen desorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Scheicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Y. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. H. Scheicher</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebègue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Arnaud</w:t>
+                <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/PNAS.0804148105⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (20), pp.1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2931083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724587v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic metallic phase of aluminum hydride showing improved hydrogen desorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of the pressure-induced metallic phase of SiH4 from ab initio theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Y. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. H. Scheicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prasongkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2931083⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (43), pp.16454-16459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/PNAS.0804148105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724594v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud, Lebègue, Rabiller, and Alouani Reply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structurally induced insulator-metal transition in solid oxygen: A quasiparticle investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duck Young Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moysés Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebègue</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.189702. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.92104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.100.189702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.77.092104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724592v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiparticle and optical properties of BeH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
@@ -2786,51 +2786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Moyses Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olle Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.036223</w:t>
@@ -3000,428 +3000,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation and chemical bonding analysis of MgB&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;C&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Alouani</w:t>
+                <w:t xml:space="preserve">Huge excitonic effects in layered hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (2), pp.026402/1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.026402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211472v1</w:t>
+                <w:t xml:space="preserve">hal-00204993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge excitonic effects in layered hexagonal boron nitride</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mebarek Alouani</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulation and chemical bonding analysis of MgB&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lebegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (3), pp.220-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2005.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.026402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00204993v1</w:t>
+                <w:t xml:space="preserve">hal-00211472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic and quasiparticle lifetime effects on silicon electron energy loss spectra from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.035308-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.71.035308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local-field and excitonic effects in the calculated optical properties of semiconductors from first-principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.63.085208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3431,734 +3452,734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent acoustic phonon generation with THz and Near-IR pulsed radiation in metals and topological insulators nanofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Levchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Balin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1815-1815, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced Debye-Waller effect in bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop CECAM:'Multiscale modelling of matter under extreme irradiation'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Equilibrium Debye-Waller Effect in Photoexcited Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAMM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent phonon dynamics in laser excited bismuth from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop CECAM:'System far from equilibrium: from solid states physics to warm dense matter'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved X-ray diffraction in laser excited bismuth from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvelin Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ABINIT Developer Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single shot spectroscopy. Disclosing hidden mechanisms of irreversible transitions of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Advanced Spectroscopy and Optical Materials (IWASOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of coherent phonons in photoexcited bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvelin Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Matière Condensée 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy Driven Atomic Motion in Laser-Excited Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,87 +4194,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAMM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dynamique adiabatique d'un piston aux mécanismes de génération de phonons cohérents dans le bismuth photoexcité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,51 +4289,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR CoDFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4322,131 +4343,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic and Quasiparticle Life Time Effects on Silicon Electron Energy Loss Spectrum from First Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebègue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4514,51 +4535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78F24578"/>
+    <w:nsid w:val="6EADD5B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4745,51 +4766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-arnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5703-3589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132451883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Zakary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27105970.v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levchuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Busselez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5qv-5w9j" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busselez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.174305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sobol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.180102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rapacz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12920-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00980582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/35/3/035023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaszub Wawrzyniec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kubicki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naskrecki Ryszard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.016405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Marsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.256808" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.106.155503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Svendsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Overgaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310014236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N83XM3K3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duck Young Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moys&#233;s Ara&#250;jo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.77.092104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Kim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Scheicher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prasongkit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.0804148105" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2931083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.100.189702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moyses Araujo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Eriksson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Alouani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/3/036223" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebegue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo C. Moyses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eriksson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.026402" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.71.035308" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alouani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.63.085208" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Wilk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labb&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Balin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0168" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelin Giret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubicki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-arnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5703-3589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132451883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Busselez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5qv-5w9j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Zakary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27105970.v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busselez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.174305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sobol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.180102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rapacz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12920-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00980582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/35/3/035023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaszub Wawrzyniec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kubicki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naskrecki Ryszard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.016405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Marsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.256808" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.106.155503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Svendsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Overgaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310014236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N83XM3K3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.100.189702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Scheicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Kim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2931083" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prasongkit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.0804148105" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duck Young Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moys&#233;s Ara&#250;jo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.77.092104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moyses Araujo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Eriksson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Alouani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/3/036223" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebegue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo C. Moyses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eriksson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204993v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.026402" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2005.06.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LXHGMD4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.71.035308" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.63.085208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Wilk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labb&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Balin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0168" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelin Giret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubicki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>