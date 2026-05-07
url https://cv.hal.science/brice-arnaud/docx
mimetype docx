--- v1 (2026-04-17)
+++ v2 (2026-05-07)
@@ -199,381 +199,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear phononics in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanoscale thin films: A theoretical approach</w:t>
+                <w:t xml:space="preserve">Supporting Data for “Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Levchuk</w:t>
+                <w:t xml:space="preserve">Ouail Zakary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Busselez</w:t>
+                <w:t xml:space="preserve">Monique Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Vaudel</w:t>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ruello</w:t>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Juvé</w:t>
+                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.064308. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/j5qv-5w9j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.27105970.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228772v1</w:t>
+                <w:t xml:space="preserve">hal-05022289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Data for “Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides”</w:t>
+                <w:t xml:space="preserve">Nonlinear phononics in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanoscale thin films: A theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouail Zakary</w:t>
+                <w:t xml:space="preserve">A Levchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Body</w:t>
+                <w:t xml:space="preserve">R Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+                <w:t xml:space="preserve">G Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Arnaud</w:t>
+                <w:t xml:space="preserve">P Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Corbel</w:t>
+                <w:t xml:space="preserve">V Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.064308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.27105970.v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/j5qv-5w9j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022289v1</w:t>
+                <w:t xml:space="preserve">hal-05228772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Zakary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1010, pp.177457. </w:t>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel González Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic thermal expansion of bismuth from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,295 +1375,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field solution of the Hubbard model: the magnetic phase diagram</w:t>
+                <w:t xml:space="preserve">Controversy in linearity assumption for reflectivity of metals upon non-equilibrium electron heating revisited with ultrafast broadband spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Claveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Arnaud</w:t>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kaszub Wawrzyniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naskrecki Ryszard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0143-0807/35/3/035023⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (10), pp.1765-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980582v1</w:t>
+                <w:t xml:space="preserve">hal-01169828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy in linearity assumption for reflectivity of metals upon non-equilibrium electron heating revisited with ultrafast broadband spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mean-field solution of the Hubbard model: the magnetic phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Kubicki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Arnaud</w:t>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naskrecki Ryszard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (10), pp.1765-1767. </w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (3), pp.035023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/35/3/035023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169828v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Cooling and Debye-Waller Effect in Photoexcited Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (15), pp.155503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud, Lebègue, Rabiller, and Alouani Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,757 +2339,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic metallic phase of aluminum hydride showing improved hydrogen desorption</w:t>
+                <w:t xml:space="preserve">Crystal structure of the pressure-induced metallic phase of SiH4 from ab initio theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Y. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. H. Scheicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prasongkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2931083⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (43), pp.16454-16459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/PNAS.0804148105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724594v1</w:t>
+                <w:t xml:space="preserve">hal-00724587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the pressure-induced metallic phase of SiH4 from ab initio theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. H. Scheicher</w:t>
+                <w:t xml:space="preserve">Structurally induced insulator-metal transition in solid oxygen: A quasiparticle investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duck Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moysés Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/PNAS.0804148105⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.92104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.77.092104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724587v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally induced insulator-metal transition in solid oxygen: A quasiparticle investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duck Young Kim</w:t>
+                <w:t xml:space="preserve">Cubic metallic phase of aluminum hydride showing improved hydrogen desorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Scheicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Y. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.92104. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (20), pp.1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.77.092104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2931083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725116v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiparticle and optical properties of BeH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic and optical properties of BeH2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Moyses Araujo</w:t>
+                <w:t xml:space="preserve">S. Lebegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olle Eriksson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Arnaud</w:t>
+                <w:t xml:space="preserve">Araujo C. Moyses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mebarek Alouani</w:t>
+                <w:t xml:space="preserve">O. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19, pp.036223. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 19, pp.036223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00212165v1</w:t>
+                <w:t xml:space="preserve">hal-00207548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and optical properties of BeH2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasiparticle and optical properties of BeH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moyses Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebegue</w:t>
+                <w:t xml:space="preserve">Olle Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araujo C. Moyses</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Alouani</w:t>
+                <w:t xml:space="preserve">Mebarek Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19, pp.036223</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 19, pp.036223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/3/036223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207548v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huge excitonic effects in layered hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (2), pp.026402/1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3123,51 +3123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation and chemical bonding analysis of MgB&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lebegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,51 +3343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local-field and excitonic effects in the calculated optical properties of semiconductors from first-principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3600,51 +3600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced Debye-Waller effect in bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop CECAM:'Multiscale modelling of matter under extreme irradiation'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3663,208 +3663,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Equilibrium Debye-Waller Effect in Photoexcited Bismuth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coherent phonon dynamics in laser excited bismuth from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop CECAM:'System far from equilibrium: from solid states physics to warm dense matter'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135954v1</w:t>
+                <w:t xml:space="preserve">hal-01135973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent phonon dynamics in laser excited bismuth from first principles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Non Equilibrium Debye-Waller Effect in Photoexcited Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CECAM:'System far from equilibrium: from solid states physics to warm dense matter'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ICAMM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135973v1</w:t>
+                <w:t xml:space="preserve">hal-01135954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved X-ray diffraction in laser excited bismuth from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3941,51 +3941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of coherent phonons in photoexcited bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy Driven Atomic Motion in Laser-Excited Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dynamique adiabatique d'un piston aux mécanismes de génération de phonons cohérents dans le bismuth photoexcité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4535,51 +4535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EADD5B4"/>
+    <w:nsid w:val="E828639A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4766,51 +4766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-arnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5703-3589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132451883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Busselez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5qv-5w9j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Zakary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27105970.v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busselez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.174305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sobol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.180102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rapacz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12920-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00980582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/35/3/035023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaszub Wawrzyniec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kubicki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naskrecki Ryszard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.016405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Marsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.256808" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.106.155503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Svendsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Overgaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310014236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N83XM3K3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.100.189702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Scheicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Kim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2931083" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prasongkit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.0804148105" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duck Young Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moys&#233;s Ara&#250;jo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.77.092104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moyses Araujo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Eriksson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Alouani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/3/036223" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebegue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo C. Moyses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eriksson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204993v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.026402" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2005.06.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LXHGMD4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.71.035308" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.63.085208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Wilk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labb&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Balin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0168" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelin Giret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubicki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-arnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5703-3589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132451883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Zakary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27105970.v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levchuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Busselez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5qv-5w9j" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busselez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.174305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sobol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.180102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rapacz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12920-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaszub Wawrzyniec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kubicki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naskrecki Ryszard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.03.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00980582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/35/3/035023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.016405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Marsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.256808" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.106.155503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Svendsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Overgaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310014236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N83XM3K3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.100.189702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Kim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Scheicher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prasongkit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.0804148105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duck Young Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moys&#233;s Ara&#250;jo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.77.092104" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2931083" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebegue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo C. Moyses" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eriksson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moyses Araujo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Eriksson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Alouani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/3/036223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204993v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.026402" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2005.06.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LXHGMD4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.71.035308" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.63.085208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Wilk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labb&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Balin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0168" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelin Giret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubicki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>