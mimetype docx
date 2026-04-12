--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -746,352 +746,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully automated, transparent, reproducible, and blind protocol for sequential analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of visual imagery on false memories in DRM and misinformation paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beffara Bret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta-Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.725-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15626/MP.2018.869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2021.1895221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283796v1</w:t>
+                <w:t xml:space="preserve">hal-03596532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of visual imagery on false memories in DRM and misinformation paradigms</w:t>
+                <w:t xml:space="preserve">Differentiated evaluation of counter-conditioned stimuli as a function of right-wing authoritarianism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Robin</w:t>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Ménétrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Beffara Bret</w:t>
+                <w:t xml:space="preserve">Adrien Mierop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2021.1895221⟩</w:t>
+              <w:t xml:space="preserve">Social Psychological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32872/spb.6593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596532v2</w:t>
+                <w:t xml:space="preserve">hal-03312622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated evaluation of counter-conditioned stimuli as a function of right-wing authoritarianism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fully automated, transparent, reproducible, and blind protocol for sequential analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Mierop</w:t>
+                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychological Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, </w:t>
+              <w:t xml:space="preserve">Meta-Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32872/spb.6593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15626/MP.2018.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312622v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the Sad Past Is Left: The Mental Metaphors Between Time, Valence, and Space</w:t>
               </w:r>
@@ -1116,51 +1116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1211,51 +1211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Rapid Modulation by Social Information of Subjective, Physiological, and Neural Responses to Emotional Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1339,347 +1339,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Right wing authoritarianism is associated with race bias in face detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Kauffmann</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Jessica Mcfadyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13506285.2017.1347590⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0179894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599312v1</w:t>
+                <w:t xml:space="preserve">hal-01676192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right wing authoritarianism is associated with race bias in face detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bret</w:t>
+                <w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Roux-Sibilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mcfadyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0179894. </w:t>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (9-10), pp.853-867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13506285.2017.1347590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676192v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resting high frequency heart rate variability selectively predicts cooperative behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164, pp.417-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1769,51 +1769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (16), </w:t>
@@ -2029,103 +2029,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Roux-Sibilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorante Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t>
@@ -2467,51 +2467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B49DC47"/>
+    <w:nsid w:val="CFAF8B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2698,51 +2698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-beffara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0586-6650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223729094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Havemann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L Henderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ijzerman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hussey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.88654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soto-Icaza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Vargas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aboitiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Billeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Parsons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Azevedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsherif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Shahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01269-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03283796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2018.869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596532v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1895221" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03312622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mierop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/spb.6593" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Santiago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pio-Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rychlowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roux-Sibilon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2017.1347590" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mcfadyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.6.16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamitra Basu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-012-0468-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWH38WRL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorante Miller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vezirian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Begue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-beffara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0586-6650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223729094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Havemann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L Henderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ijzerman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hussey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.88654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soto-Icaza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Vargas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aboitiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Billeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Parsons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Azevedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsherif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Shahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01269-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596532v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1895221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03312622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mierop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/spb.6593" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03283796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2018.869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Santiago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pio-Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rychlowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mcfadyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179894" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roux-Sibilon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2017.1347590" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.6.16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamitra Basu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-012-0468-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWH38WRL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorante Miller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vezirian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Begue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>