--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -2467,51 +2467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFAF8B9F"/>
+    <w:nsid w:val="005CD135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>