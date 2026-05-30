--- v2 (2026-05-10)
+++ v3 (2026-05-30)
@@ -1,2412 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2360 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:160px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Beffara </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lecturer, Nantes Université, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brice-beffara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0586-6650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223729094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=v1OCnQ0AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-significant results as for the association between heart rate variability, personality, and the objectification of lab-animals into the conduct of animal testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vezirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470919.2025.2486967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware ‘persuasive communication devices’ when writing and reading scientific articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corneille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Havemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma L Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Ijzerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.88654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in cortical processing of facial emotions in broader autism phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Soto-Icaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Aboitiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Billeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0262004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and the City: Audiovisual interactions in pleasantness and psychophysiological reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B. Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marquis-Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.108762. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-sourced glossary of open scholarship terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Shahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.312-318. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-021-01269-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated, transparent, reproducible, and blind protocol for sequential analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beffara Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislas Nalborczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta-Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15626/MP.2018.869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of visual imagery on false memories in DRM and misinformation paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.725-732. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2021.1895221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated evaluation of counter-conditioned stimuli as a function of right-wing authoritarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mierop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32872/spb.6593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Sad Past Is Left: The Mental Metaphors Between Time, Valence, and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spatola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Rapid Modulation by Social Information of Subjective, Physiological, and Neural Responses to Emotional Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pio-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Rychlowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.231 - 231. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2017.00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9-10), pp.853-867. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2017.1347590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right wing authoritarianism is associated with race bias in face detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mcfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0179894. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0179894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resting high frequency heart rate variability selectively predicts cooperative behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.417-428. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of interference effect by low spatial frequency information priming in an emotional Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (16), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/15.6.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced embodied response following ambiguous emotional processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamitra Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (S1), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-012-0468-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorante Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet predicts the conduct of animal testing, but inconclusive results on the role of personality, heart rate variability, and lab-animal objectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vezirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité cardiaque de haute fréquence et comportements prosociaux : Approche causale de la théorie polyvagale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Grenoble Alpes; Université catholique de Louvain (1970-..), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAS020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2467,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="005CD135"/>
+    <w:nsid w:val="625FBE4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2698,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-beffara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0586-6650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223729094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Havemann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L Henderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ijzerman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hussey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.88654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soto-Icaza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Vargas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aboitiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Billeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Parsons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Azevedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsherif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Shahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01269-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596532v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1895221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03312622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mierop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/spb.6593" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03283796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2018.869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Santiago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pio-Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rychlowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mcfadyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179894" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roux-Sibilon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2017.1347590" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.6.16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamitra Basu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-012-0468-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWH38WRL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorante Miller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vezirian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Begue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-beffara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0586-6650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223729094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=v1OCnQ0AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05621178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vezirian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2025.2486967" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Havemann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L Henderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ijzerman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hussey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.88654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soto-Icaza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Vargas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aboitiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Billeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Parsons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Azevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsherif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Shahim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01269-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03283796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2018.869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596532v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1895221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03312622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mierop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/spb.6593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Santiago" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pio-Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rychlowska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00231" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roux-Sibilon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2017.1347590" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mcfadyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179894" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ouellet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.6.16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamitra Basu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-012-0468-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWH38WRL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorante Miller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Begue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>