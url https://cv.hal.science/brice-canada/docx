--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -784,425 +784,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Personality Traits With the Efficacy of Stress Management Interventions for Medical Students Taking Objective Structured Clinical Examinations</w:t>
+                <w:t xml:space="preserve">Purpose in Life and Risk of Falls: A Meta-Analysis of Cross-Sectional and Prospective Associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Le Saux</w:t>
+                <w:t xml:space="preserve">Angelina Sutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Luchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ACM.0000000000005714⟩</w:t>
+              <w:t xml:space="preserve">Gerontology and Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23337214241236039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008674v1</w:t>
+                <w:t xml:space="preserve">hal-05015048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purpose in Life and Risk of Falls: A Meta-Analysis of Cross-Sectional and Prospective Associations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
+                <w:t xml:space="preserve">The structure of the Symptom Checklist-90-Revised: Global Distress, Somatization, Hostility, and Phobic Anxiety scales are reliable and robust across community and clinical samples from four European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontology and Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23337214241236039⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.115635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015048v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of the Symptom Checklist-90-Revised: Global Distress, Somatization, Hostility, and Phobic Anxiety scales are reliable and robust across community and clinical samples from four European Countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Petot</w:t>
+                <w:t xml:space="preserve">Association of Personality Traits With the Efficacy of Stress Management Interventions for Medical Students Taking Objective Structured Clinical Examinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Nicolas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Haouhache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Courtois</w:t>
+                <w:t xml:space="preserve">Jean Jacques Lehot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 331, pp.115635. </w:t>
+              <w:t xml:space="preserve">Academic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (7), pp.784-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ACM.0000000000005714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312520v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reliable instrument for making use of an overly neglected source of information on personality: The French adaptation of the Big Five Inventory-2 (Bfi-2) informant-report form</w:t>
               </w:r>
@@ -1335,51 +1335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and Risk of Arthritis in Six Longitudinal Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1716,51 +1716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and subjective age: Evidence from six samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kornadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1827,295 +1827,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and change in physical activity across 3–10 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Caille</w:t>
+                <w:t xml:space="preserve">Prospective associations between subjective age and fear of falling in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Canada</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.86-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08870446.2022.2092866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2020.1856775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784209v1</w:t>
+                <w:t xml:space="preserve">hal-03869916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective associations between subjective age and fear of falling in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fundenberger</w:t>
+                <w:t xml:space="preserve">Personality and change in physical activity across 3–10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonio Terracciano</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Sutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Luchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.86-91. </w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13607863.2020.1856775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2022.2092866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869916v1</w:t>
+                <w:t xml:space="preserve">hal-03784209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Age and Falls in Older Age: Evidence From Two Longitudinal Cohorts</w:t>
               </w:r>
@@ -2248,51 +2248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and fatigue: meta-analysis of seven prospective studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-factor model personality traits and grip strength: Meta-analysis of seven studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2776,51 +2776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Association Between Subjective Age and Motoric Cognitive Risk Syndrome: Results From a Population-Based Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3137,334 +3137,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and HbA1c: Findings from six samples</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and methods of a national, multicenter, randomized and controlled trial to assess the efficacy of a physical activity program to improve health-related quality of life and reduce fatigue in women with metastatic breast cancer: ABLE02 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Anota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Trédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104782⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-020-07093-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492073v1</w:t>
+                <w:t xml:space="preserve">hal-03769620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and methods of a national, multicenter, randomized and controlled trial to assess the efficacy of a physical activity program to improve health-related quality of life and reduce fatigue in women with metastatic breast cancer: ABLE02 trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality and HbA1c: Findings from six samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina R. Sutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Luchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.622. </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.104782 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-020-07093-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769620v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and Motoric Cognitive Risk Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3550,51 +3550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3641,51 +3641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Personalized Physical Activity Program With Activity Trackers and a Mobile Phone App for Patients With Metastatic Breast Cancer: Protocol for a Single-Arm Feasibility Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,51 +3788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and frailty: Evidence from four samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5849,51 +5849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eichenauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2026.112560" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R Sutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001542" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-025-03247-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Haouhache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lehot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000005714" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Sutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23337214241236039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fundenberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Bongue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Louisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Th&#233;rond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24905-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2022.2092866" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2020.1856775" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbac094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850956v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12707-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2022.110961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Olivera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03648-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbab047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darline Gigante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BNQGQH2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113245" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104782" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07093-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01882092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Friedenreich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Vallance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10487" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2016.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jaconelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Duberstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu083" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9N5SJ05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2013.807420" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbs094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA1885" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.OA4875" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhardy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Dendaele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENS021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eichenauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2026.112560" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R Sutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001542" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-025-03247-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Sutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23337214241236039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Haouhache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lehot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000005714" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fundenberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Bongue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Louisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Th&#233;rond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24905-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2020.1856775" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2022.2092866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbac094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850956v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12707-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2022.110961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Olivera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03648-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbab047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darline Gigante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BNQGQH2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113245" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07093-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104782" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01882092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Friedenreich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Vallance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10487" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2016.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jaconelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Duberstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu083" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9N5SJ05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2013.807420" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbs094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA1885" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.OA4875" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhardy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Dendaele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENS021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>