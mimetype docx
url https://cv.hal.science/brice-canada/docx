--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -784,425 +784,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purpose in Life and Risk of Falls: A Meta-Analysis of Cross-Sectional and Prospective Associations</w:t>
+                <w:t xml:space="preserve">Association of Personality Traits With the Efficacy of Stress Management Interventions for Medical Students Taking Objective Structured Clinical Examinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Sutin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
+                <w:t xml:space="preserve">Olivia Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Haouhache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Lehot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontology and Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23337214241236039⟩</w:t>
+              <w:t xml:space="preserve">Academic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (7), pp.784-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ACM.0000000000005714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015048v1</w:t>
+                <w:t xml:space="preserve">hal-05008674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of the Symptom Checklist-90-Revised: Global Distress, Somatization, Hostility, and Phobic Anxiety scales are reliable and robust across community and clinical samples from four European Countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Petot</w:t>
+                <w:t xml:space="preserve">Purpose in Life and Risk of Falls: A Meta-Analysis of Cross-Sectional and Prospective Associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Sutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Luchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115635⟩</w:t>
+              <w:t xml:space="preserve">Gerontology and Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23337214241236039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312520v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Personality Traits With the Efficacy of Stress Management Interventions for Medical Students Taking Objective Structured Clinical Examinations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Le Saux</w:t>
+                <w:t xml:space="preserve">The structure of the Symptom Checklist-90-Revised: Global Distress, Somatization, Hostility, and Phobic Anxiety scales are reliable and robust across community and clinical samples from four European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nour El Houda Haouhache</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Lehot</w:t>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (7), pp.784-793. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.115635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ACM.0000000000005714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008674v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reliable instrument for making use of an overly neglected source of information on personality: The French adaptation of the Big Five Inventory-2 (Bfi-2) informant-report form</w:t>
               </w:r>
@@ -1335,51 +1335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and Risk of Arthritis in Six Longitudinal Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,559 +1563,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits affect anticipatory stress vulnerability and coping effectiveness in occupational critical care situations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Louisy</w:t>
+                <w:t xml:space="preserve">Personality and change in physical activity across 3–10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Sutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24905-z⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2022.2092866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672053v1</w:t>
+                <w:t xml:space="preserve">hal-03784209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and subjective age: Evidence from six samples.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Kornadt</w:t>
+                <w:t xml:space="preserve">Personality traits affect anticipatory stress vulnerability and coping effectiveness in occupational critical care situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schlatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Thérond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pag0000678⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24905-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869910v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective associations between subjective age and fear of falling in older adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality and subjective age: Evidence from six samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barth</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Sutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kornadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.86-91. </w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.401-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13607863.2020.1856775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/pag0000678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869916v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and change in physical activity across 3–10 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Caille</w:t>
+                <w:t xml:space="preserve">Prospective associations between subjective age and fear of falling in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Canada</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.86-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08870446.2022.2092866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2020.1856775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784209v1</w:t>
+                <w:t xml:space="preserve">hal-03869916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Age and Falls in Older Age: Evidence From Two Longitudinal Cohorts</w:t>
               </w:r>
@@ -2248,51 +2248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and fatigue: meta-analysis of seven prospective studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-factor model personality traits and grip strength: Meta-analysis of seven studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2776,51 +2776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Association Between Subjective Age and Motoric Cognitive Risk Syndrome: Results From a Population-Based Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,468 +3003,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and self-rated health across eight cohort studies</w:t>
+                <w:t xml:space="preserve">Personality and HbA1c: Findings from six samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina R. Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113245⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.104782 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492232v1</w:t>
+                <w:t xml:space="preserve">hal-03492073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and methods of a national, multicenter, randomized and controlled trial to assess the efficacy of a physical activity program to improve health-related quality of life and reduce fatigue in women with metastatic breast cancer: ABLE02 trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Maire</w:t>
+                <w:t xml:space="preserve">Personality and self-rated health across eight cohort studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina R. Sutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Luchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-020-07093-9⟩</w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.113245 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769620v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and HbA1c: Findings from six samples</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and methods of a national, multicenter, randomized and controlled trial to assess the efficacy of a physical activity program to improve health-related quality of life and reduce fatigue in women with metastatic breast cancer: ABLE02 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Anota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Trédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.104782 -. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-020-07093-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492073v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and Motoric Cognitive Risk Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3550,51 +3550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3641,51 +3641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Personalized Physical Activity Program With Activity Trackers and a Mobile Phone App for Patients With Metastatic Breast Cancer: Protocol for a Single-Arm Feasibility Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,51 +3788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and frailty: Evidence from four samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,277 +5078,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une intervention basée sur les traits de personnalité à risque sur l’évolution de la qualité de vie lors d’un programme de réadaptation respiratoire</w:t>
+                <w:t xml:space="preserve">Defining non-response to pulmonary rehabilitation by threshold scores on personality traits: a population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Francophones Alvéole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 21st European Conference on Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607575v1</w:t>
+                <w:t xml:space="preserve">hal-04672882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining non-response to pulmonary rehabilitation by threshold scores on personality traits: a population-based study</w:t>
+                <w:t xml:space="preserve">Effet d’une intervention basée sur les traits de personnalité à risque sur l’évolution de la qualité de vie lors d’un programme de réadaptation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st European Conference on Personality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">15èmes Journées Francophones Alvéole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672882v1</w:t>
+                <w:t xml:space="preserve">hal-04607575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">), Les traits de personnalité influencent-ils le lien Marche-Cognition ? Etude secondaire du projet gérontologique « DOG »</w:t>
               </w:r>
@@ -5849,51 +5849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eichenauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2026.112560" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R Sutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001542" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-025-03247-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Sutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23337214241236039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Haouhache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lehot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000005714" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fundenberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Bongue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Louisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Th&#233;rond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24905-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2020.1856775" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2022.2092866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbac094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850956v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12707-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2022.110961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Olivera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03648-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbab047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darline Gigante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BNQGQH2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113245" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07093-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104782" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01882092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Friedenreich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Vallance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10487" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2016.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jaconelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Duberstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu083" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9N5SJ05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2013.807420" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbs094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA1885" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.OA4875" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhardy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Dendaele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENS021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eichenauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2026.112560" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R Sutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001542" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-025-03247-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Haouhache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lehot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000005714" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Sutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23337214241236039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fundenberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Bongue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2022.2092866" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Louisy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Th&#233;rond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24905-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000678" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2020.1856775" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbac094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850956v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12707-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2022.110961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Olivera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03648-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbab047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darline Gigante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BNQGQH2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104782" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113245" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07093-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01882092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Friedenreich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Vallance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10487" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2016.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jaconelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Duberstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu083" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9N5SJ05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2013.807420" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbs094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA1885" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.OA4875" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhardy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Dendaele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENS021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>