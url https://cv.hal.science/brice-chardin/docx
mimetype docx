--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -851,152 +851,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitionnement sous contrainte de similarité</w:t>
+                <w:t xml:space="preserve">Clustering Under Radius Constraints Using Minimum Dominating Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40e Conférence sur la Gestion de Données : Principes, Technologies et Applications (BDA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers, France. pp.14-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62700-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791528v1</w:t>
+                <w:t xml:space="preserve">hal-04533921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graphs for Data Integration in Retail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1024,191 +1033,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International symposium on methodologies for intelligent systems (ISMIS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Poitiers - Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Under Radius Constraints Using Minimum Dominating Sets</w:t>
+                <w:t xml:space="preserve">Partitionnement sous contrainte de similarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Methodologies for Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40e Conférence sur la Gestion de Données : Principes, Technologies et Applications (BDA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BDA, Oct 2024, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62700-2_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04533921v1</w:t>
+                <w:t xml:space="preserve">hal-04791528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thesaurus-based Transformation: A Classification Method for Real Dirty Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1626,51 +1626,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperative Approach to Address the Overabundant Answers Problem in RDF Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Traitement coopératif du problème des réponses pléthoriques dans les bases de connaissances RDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Parkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dellal</w:t>
@@ -1701,97 +1701,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allel Hadjali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris,France(Virtual Conference), France</w:t>
+              <w:t xml:space="preserve">Proceedings of the BDA 2020 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986827v1</w:t>
+                <w:t xml:space="preserve">hal-03356274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement coopératif du problème des réponses pléthoriques dans les bases de connaissances RDF</w:t>
+                <w:t xml:space="preserve">A Cooperative Approach to Address the Overabundant Answers Problem in RDF Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Parkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dellal</w:t>
@@ -1822,73 +1822,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allel Hadjali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the BDA 2020 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.24-25</w:t>
+              <w:t xml:space="preserve">Proc. Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris,France(Virtual Conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356274v1</w:t>
+                <w:t xml:space="preserve">hal-03986827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borders of Theories for Cooperative Querying over Uncertain Databases</w:t>
               </w:r>
@@ -1998,51 +1998,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Addressing the Empty Answer Problem in Uncertain Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Traitement coopératif des requêtes RDF dans le contexte des bases de connaissances incertaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jean</w:t>
@@ -2073,106 +2073,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356196v1</w:t>
+                <w:t xml:space="preserve">hal-04161962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement coopératif des requêtes RDF dans le contexte des bases de connaissances incertaines</w:t>
+                <w:t xml:space="preserve">On Addressing the Empty Answer Problem in Uncertain Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jean</w:t>
@@ -2203,73 +2194,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 28th International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.120-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64468-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161962v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
               </w:r>
@@ -2595,226 +2595,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement des progiciels d'historisation parmi les solutions de gestion de données</w:t>
+                <w:t xml:space="preserve">Data Historians in the Data Management Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième Colloque sur l'Optimisation et les Systèmes d'Information (COSI 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth TPC Technology Conference on Performance Evaluation &amp; Benchmarking (TPCTC 2012), in conjunction with VLDB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.124-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36727-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352995v1</w:t>
+                <w:t xml:space="preserve">hal-01353063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Historians in the Data Management Landscape</w:t>
+                <w:t xml:space="preserve">Positionnement des progiciels d'historisation parmi les solutions de gestion de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth TPC Technology Conference on Performance Evaluation &amp; Benchmarking (TPCTC 2012), in conjunction with VLDB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuvième Colloque sur l'Optimisation et les Systèmes d'Information (COSI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tlemcen, Algérie. pp.228-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36727-4_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01353063v1</w:t>
+                <w:t xml:space="preserve">hal-01352995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FTL-agnostic Layer to Improve Random Write on Flash Memory</w:t>
               </w:r>
@@ -3128,275 +3128,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Under Radius Constraints Using Minimum Dominating Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Haenn</w:t>
+                <w:t xml:space="preserve">RQL: A Query Language for Rule Discovery in Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:b4d82c8c24d2619e80c30db6570098124e74a307;origin=https://github.com/lias-laboratory/mds_clustering;visit=swh:1:snp:4cd37ddeba9f3659bd5ee16caaedf169b34e6f6a;anchor=swh:1:rev:3c69f571f2f4210f9921ec9dc7cf735657022e7f⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776988v1</w:t>
+                <w:t xml:space="preserve">hal-04594875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RQL: A Query Language for Rule Discovery in Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radius Clustering Python Package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:5de8fbd9b18f9add2e7c35fd2658ded6b40f6b98;origin=https://github.com/lias-laboratory/radius_clustering;visit=swh:1:snp:6ffe749b0ec42d339ae8fd7a20b2169fe6c9ec4c;anchor=swh:1:rev:bc3b081db5d8d4f93f2b189a581abdf0ad121645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Buisson</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04594875v1</w:t>
+                <w:t xml:space="preserve">hal-05039266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radius Clustering Python Package</w:t>
+                <w:t xml:space="preserve">Clustering Under Radius Constraints Using Minimum Dominating Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
@@ -3406,70 +3406,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:5de8fbd9b18f9add2e7c35fd2658ded6b40f6b98;origin=https://github.com/lias-laboratory/radius_clustering;visit=swh:1:snp:6ffe749b0ec42d339ae8fd7a20b2169fe6c9ec4c;anchor=swh:1:rev:bc3b081db5d8d4f93f2b189a581abdf0ad121645⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:b4d82c8c24d2619e80c30db6570098124e74a307;origin=https://github.com/lias-laboratory/mds_clustering;visit=swh:1:snp:4cd37ddeba9f3659bd5ee16caaedf169b34e6f6a;anchor=swh:1:rev:3c69f571f2f4210f9921ec9dc7cf735657022e7f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039266v1</w:t>
+                <w:t xml:space="preserve">hal-04776988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3624,51 +3624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01710-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01332-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.21.1-2.9-35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-015-7175-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haenn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20891-1_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tribak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Belheouane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Azzoune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36727-4_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasteur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20244-5_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00708456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4d82c8c24d2619e80c30db6570098124e74a307;origin=https://github.com/lias-laboratory/mds_clustering;visit=swh:1:snp:4cd37ddeba9f3659bd5ee16caaedf169b34e6f6a;anchor=swh:1:rev:3c69f571f2f4210f9921ec9dc7cf735657022e7f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5de8fbd9b18f9add2e7c35fd2658ded6b40f6b98;origin=https://github.com/lias-laboratory/radius_clustering;visit=swh:1:snp:6ffe749b0ec42d339ae8fd7a20b2169fe6c9ec4c;anchor=swh:1:rev:bc3b081db5d8d4f93f2b189a581abdf0ad121645" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01710-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01332-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.21.1-2.9-35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-015-7175-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haenn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20891-1_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tribak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Belheouane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Azzoune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36727-4_9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasteur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20244-5_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00708456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5de8fbd9b18f9add2e7c35fd2658ded6b40f6b98;origin=https://github.com/lias-laboratory/radius_clustering;visit=swh:1:snp:6ffe749b0ec42d339ae8fd7a20b2169fe6c9ec4c;anchor=swh:1:rev:bc3b081db5d8d4f93f2b189a581abdf0ad121645" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4d82c8c24d2619e80c30db6570098124e74a307;origin=https://github.com/lias-laboratory/mds_clustering;visit=swh:1:snp:4cd37ddeba9f3659bd5ee16caaedf169b34e6f6a;anchor=swh:1:rev:3c69f571f2f4210f9921ec9dc7cf735657022e7f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>