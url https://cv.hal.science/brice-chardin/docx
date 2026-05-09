--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -851,239 +851,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Under Radius Constraints Using Minimum Dominating Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Haenn</w:t>
+                <w:t xml:space="preserve">Knowledge Graphs for Data Integration in Retail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Baron</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Methodologies for Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International symposium on methodologies for intelligent systems (ISMIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers - Futuroscope, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533921v1</w:t>
+                <w:t xml:space="preserve">hal-04582725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Graphs for Data Integration in Retail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Perrot</w:t>
+                <w:t xml:space="preserve">Clustering Under Radius Constraints Using Minimum Dominating Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International symposium on methodologies for intelligent systems (ISMIS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers, France. pp.14-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62700-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582725v1</w:t>
+                <w:t xml:space="preserve">hal-04533921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitionnement sous contrainte de similarité</w:t>
               </w:r>
@@ -1164,51 +1164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thesaurus-based Transformation: A Classification Method for Real Dirty Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,51 +3624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01710-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01332-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.21.1-2.9-35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-015-7175-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haenn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20891-1_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tribak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Belheouane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Azzoune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36727-4_9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasteur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20244-5_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00708456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5de8fbd9b18f9add2e7c35fd2658ded6b40f6b98;origin=https://github.com/lias-laboratory/radius_clustering;visit=swh:1:snp:6ffe749b0ec42d339ae8fd7a20b2169fe6c9ec4c;anchor=swh:1:rev:bc3b081db5d8d4f93f2b189a581abdf0ad121645" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4d82c8c24d2619e80c30db6570098124e74a307;origin=https://github.com/lias-laboratory/mds_clustering;visit=swh:1:snp:4cd37ddeba9f3659bd5ee16caaedf169b34e6f6a;anchor=swh:1:rev:3c69f571f2f4210f9921ec9dc7cf735657022e7f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01710-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01332-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.21.1-2.9-35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-015-7175-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haenn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20891-1_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tribak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Belheouane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Azzoune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36727-4_9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasteur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20244-5_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00708456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5de8fbd9b18f9add2e7c35fd2658ded6b40f6b98;origin=https://github.com/lias-laboratory/radius_clustering;visit=swh:1:snp:6ffe749b0ec42d339ae8fd7a20b2169fe6c9ec4c;anchor=swh:1:rev:bc3b081db5d8d4f93f2b189a581abdf0ad121645" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4d82c8c24d2619e80c30db6570098124e74a307;origin=https://github.com/lias-laboratory/mds_clustering;visit=swh:1:snp:4cd37ddeba9f3659bd5ee16caaedf169b34e6f6a;anchor=swh:1:rev:3c69f571f2f4210f9921ec9dc7cf735657022e7f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>