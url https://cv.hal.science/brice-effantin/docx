--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1030,285 +1030,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance edge coloring and collision-free communication in wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Coloring Based Approach for Matching Unrooted and/or Unordered Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Drira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamida Seba</w:t>
+                <w:t xml:space="preserve">Saïd Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.21491⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, 34, pp.686-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2013.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339137v1</w:t>
+                <w:t xml:space="preserve">hal-01339150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloring Based Approach for Matching Unrooted and/or Unordered Trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance edge coloring and collision-free communication in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Haddad</w:t>
+                <w:t xml:space="preserve">Kaouther Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, 34, pp.686-695. </w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, 62, pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2013.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/net.21491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339150v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results about Set Colorings of Graphs</w:t>
               </w:r>
@@ -1668,178 +1668,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact values for the b-chromatic number of a power complete k-ary tree</w:t>
+                <w:t xml:space="preserve">The b-chromatic number of power graphs of complete caterpillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Mathematical Sciences and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8 (1), pp.117-129</w:t>
+              <w:t xml:space="preserve">, 2005, 8 (3), pp.483-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381210v1</w:t>
+                <w:t xml:space="preserve">hal-00173577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The b-chromatic number of power graphs of complete caterpillars</w:t>
+                <w:t xml:space="preserve">Exact values for the b-chromatic number of a power complete k-ary tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Mathematical Sciences and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8 (3), pp.483-502</w:t>
+              <w:t xml:space="preserve">, 2005, 8 (1), pp.117-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173577v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The b-chromatic number of power graphs</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lequay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-edge-coloring of power graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,217 +2572,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-stabilizing Algorithm for the Minimum Color Sum of a Graph</w:t>
+                <w:t xml:space="preserve">A fully dynamic distributed algorithm for a b-coloring of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Sun</w:t>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Distributed Computing and Networking (ICDCN 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, India. pp.209-214</w:t>
+              <w:t xml:space="preserve">The 2008 IEEE International Symposium on Advances in Parallel and Distributed Computing Techniques (APDCT-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188342v1</w:t>
+                <w:t xml:space="preserve">hal-00381213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully dynamic distributed algorithm for a b-coloring of graphs</w:t>
+                <w:t xml:space="preserve">A Self-stabilizing Algorithm for the Minimum Color Sum of a Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Liu</w:t>
+                <w:t xml:space="preserve">Huang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Kheddouci</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2008 IEEE International Symposium on Advances in Parallel and Distributed Computing Techniques (APDCT-08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">9th International Conference on Distributed Computing and Networking (ICDCN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, India. pp.209-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381213v1</w:t>
+                <w:t xml:space="preserve">hal-00188342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An incremental distributed algorithm for a partial Grundy coloring of graphs</w:t>
               </w:r>
@@ -2794,90 +2794,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Symposium on Parallel and Distributed Processing and Applications (ISPA-07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Niagara Falls, Canada. pp.170-181</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Optimisation et les systèmes d'Informations (COSI'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Oran, Algeria. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192132v1</w:t>
+                <w:t xml:space="preserve">hal-00192137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An incremental distributed algorithm for a partial Grundy coloring of graphs</w:t>
               </w:r>
@@ -2889,90 +2889,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Optimisation et les systèmes d'Informations (COSI'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Oran, Algeria. pp.000</w:t>
+              <w:t xml:space="preserve">The Fifth International Symposium on Parallel and Distributed Processing and Applications (ISPA-07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Niagara Falls, Canada. pp.170-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192137v1</w:t>
+                <w:t xml:space="preserve">hal-00192132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[r,s,t]-coloring of Trees and Bipartite graphs</w:t>
               </w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Combinatorial Conference 2007, BCC'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Reading, United Kingdom. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3524,51 +3524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/2590-9770.1893.2db" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/dml.2024.148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113570" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/dml.2023.098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Habi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0599-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157902v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Dekar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Drira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21491" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78D9C8845AE1730340A31FAFC99B1C79199413C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yahiaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.01.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7J5S746-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dekar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kheddouci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lequay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ringot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25853-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KQ1ST7H7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/2590-9770.1893.2db" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/dml.2024.148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113570" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/dml.2023.098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Habi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0599-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157902v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Dekar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yahiaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.01.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7J5S746-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Drira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78D9C8845AE1730340A31FAFC99B1C79199413C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dekar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kheddouci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lequay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ringot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25853-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KQ1ST7H7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>