--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -840,217 +840,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance edge coloring of the Kronecker product of some graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[r,s,t]-colorings of graph products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Dekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilitas Mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 93, pp.179-192</w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (5), pp.1135-1147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285321v1</w:t>
+                <w:t xml:space="preserve">hal-01285320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[r,s,t]-colorings of graph products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance edge coloring of the Kronecker product of some graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Dekar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (5), pp.1135-1147</w:t>
+              <w:t xml:space="preserve">Utilitas Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.179-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285320v1</w:t>
+                <w:t xml:space="preserve">hal-01285321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloring Based Approach for Matching Unrooted and/or Unordered Trees</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance edge coloring and collision-free communication in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.R173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1668,178 +1668,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The b-chromatic number of power graphs of complete caterpillars</w:t>
+                <w:t xml:space="preserve">Exact values for the b-chromatic number of a power complete k-ary tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Mathematical Sciences and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8 (3), pp.483-502</w:t>
+              <w:t xml:space="preserve">, 2005, 8 (1), pp.117-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173577v1</w:t>
+                <w:t xml:space="preserve">hal-00381210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact values for the b-chromatic number of a power complete k-ary tree</w:t>
+                <w:t xml:space="preserve">The b-chromatic number of power graphs of complete caterpillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Mathematical Sciences and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8 (1), pp.117-129</w:t>
+              <w:t xml:space="preserve">, 2005, 8 (3), pp.483-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381210v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The b-chromatic number of power graphs</w:t>
               </w:r>
@@ -2483,51 +2483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-edge-coloring of power graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2008 IEEE International Symposium on Advances in Parallel and Distributed Computing Techniques (APDCT-08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l'Optimisation et les systèmes d'Informations (COSI'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Oran, Algeria. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2889,51 +2889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth International Symposium on Parallel and Distributed Processing and Applications (ISPA-07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Niagara Falls, Canada. pp.170-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Combinatorial Conference 2007, BCC'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Reading, United Kingdom. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3524,51 +3524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/2590-9770.1893.2db" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/dml.2024.148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113570" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/dml.2023.098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Habi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0599-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157902v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Dekar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yahiaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.01.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7J5S746-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Drira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78D9C8845AE1730340A31FAFC99B1C79199413C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dekar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kheddouci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lequay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ringot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25853-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KQ1ST7H7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/2590-9770.1893.2db" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/dml.2024.148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113570" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47443/dml.2023.098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Habi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0599-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157902v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Dekar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yahiaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.01.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7J5S746-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Drira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78D9C8845AE1730340A31FAFC99B1C79199413C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dekar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kheddouci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lequay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ringot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Elghazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25853-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KQ1ST7H7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>