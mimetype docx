--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -5355,273 +5355,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALIPSO: the rise of smart liposomes in cancer treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danelon Christophe</w:t>
+                <w:t xml:space="preserve">Acetate is a beneficial nutrient for E. coli at low glycolytic flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iGEM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium on Synthetic and Systems Biology (Biosynsys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757205v1</w:t>
+                <w:t xml:space="preserve">hal-04760160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetate is a beneficial nutrient for E. coli at low glycolytic flux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Heux</w:t>
+                <w:t xml:space="preserve">CALIPSO: the rise of smart liposomes in cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danelon Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Synthetic and Systems Biology (Biosynsys)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">iGEM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760160v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité métabolique chez Escherichia coli</w:t>
               </w:r>
@@ -5836,51 +5836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAISY : find out everything you could be allergic to!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6086,51 +6086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELIXIO: a synthetic microbial consortium for a long-lasting violet fragrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8101,51 +8101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin-Monplaisir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00145-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022113079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Alkim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Farias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Serrano-Bataille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herviou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1051425" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01156a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girbal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00276-20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02935411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2020.07.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tchouanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02938-20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02194204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00768-19" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01628-17" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Treitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tholey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145748" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bousquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00128-15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo3030820" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Pietrella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute S Zeidler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rachini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-539-8_39" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021318" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J Holcombe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mcalester" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Munro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Brown" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.037549-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146789v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rodaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna M Bohovych" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Young" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C Odds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e09-01-0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01525033v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J P Brown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Spaccapelo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00223-09" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary P Moran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaughan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Yeomans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna M Maccallum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06640.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithira T Wimalasena" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plumridge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Budge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Walker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selway" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stead" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikang Yin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700845" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQQN52J4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Argim&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill A Wishart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Leng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Macaskill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Mavor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00340-06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. P. Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01680-06" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Smith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cornell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intikhab Alam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nicholls" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e05-06-0501" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Whiteway" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.7.1203-1210.2005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146812v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail L Mavor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Russell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Argimon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dennison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e05-01-0071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883053v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1014-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Straffon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nantel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.3.5.1111-1123.2004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894197v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e02-08-0546" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vincent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-10-2685" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883057v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(00)00468-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bauche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonzalez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danelon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devlin Lucas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombart Eric" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laguerre Sandrine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millard Pierre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danelon Christophe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupeuble" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilmeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.141" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gomes P&#233;dro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757186v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rom&#233;o" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Henras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757181v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757170v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauthier Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Stephanie Heux. Alexia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reitzer Pierre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757154v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaymeuang Cam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauthier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kanitzer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183796v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183976v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944803v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign Bousquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799998v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin-Monplaisir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00145-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022113079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Alkim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Farias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Serrano-Bataille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herviou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1051425" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01156a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girbal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00276-20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02935411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2020.07.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tchouanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02938-20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02194204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00768-19" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01628-17" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Treitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tholey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145748" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bousquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00128-15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo3030820" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Pietrella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute S Zeidler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rachini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-539-8_39" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021318" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J Holcombe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mcalester" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Munro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Brown" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.037549-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146789v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rodaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna M Bohovych" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Young" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C Odds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e09-01-0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01525033v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J P Brown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Spaccapelo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00223-09" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary P Moran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaughan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Yeomans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna M Maccallum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06640.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithira T Wimalasena" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plumridge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Budge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Walker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selway" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stead" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikang Yin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700845" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQQN52J4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Argim&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill A Wishart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Leng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Macaskill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Mavor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00340-06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. P. Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01680-06" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Smith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cornell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intikhab Alam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nicholls" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e05-06-0501" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Whiteway" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.7.1203-1210.2005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146812v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail L Mavor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Russell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Argimon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dennison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e05-01-0071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883053v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1014-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Straffon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nantel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.3.5.1111-1123.2004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894197v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e02-08-0546" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vincent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-10-2685" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883057v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(00)00468-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bauche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonzalez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danelon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devlin Lucas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombart Eric" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laguerre Sandrine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millard Pierre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danelon Christophe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupeuble" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilmeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.141" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gomes P&#233;dro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757186v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rom&#233;o" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Henras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757181v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757170v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauthier Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Stephanie Heux. Alexia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reitzer Pierre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757154v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaymeuang Cam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauthier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kanitzer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183796v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183976v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944803v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign Bousquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799998v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>