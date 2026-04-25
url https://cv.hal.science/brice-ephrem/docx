--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -1767,187 +1767,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur deux pendentifs à “dent de requin” trouvés à Burdigala (Bordeaux)</w:t>
+                <w:t xml:space="preserve">Apports de l’étude archéo-ichtyologique de l’Isle-Saint-Georges (Gironde) au commerce de poissons marins sur l’axe aquitain : processus interculturel et modalités de diffusion (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. – III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Londeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.119-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.3956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284487v1</w:t>
+                <w:t xml:space="preserve">hal-01933915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’étude archéo-ichtyologique de l’Isle-Saint-Georges (Gironde) au commerce de poissons marins sur l’axe aquitain : processus interculturel et modalités de diffusion (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. – III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t>
+                <w:t xml:space="preserve">Réflexions sur deux pendentifs à “dent de requin” trouvés à Burdigala (Bordeaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Londeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ephrem, B., Borau, L. (dir), Dossier : Actualités de la recherche archéologique en Aquitaine romaine, Première journée d’étude. 2 février 2018, Bordeaux, pp.357-364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933915v1</w:t>
+                <w:t xml:space="preserve">halshs-02284487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Premier au Second âge du Fer dans le Sud-Ouest de la France : l’exemple du site de Chastel à Aiguillon (Lot-et-Garonne)</w:t>
               </w:r>
@@ -2284,459 +2284,459 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invertébrés et vertébrés marins de Vaux-sur-Mer (Charente-Maritime, France). Une exploitation des ressources marines durant le haut Moyen Âge en Saintonge</w:t>
+                <w:t xml:space="preserve">Le Lac sacré de Délos (Grèce) : un écosystème créé et géré par l’administration du sanctuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux, HOMER 2021 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De la nature (et) des dieux. Penser les relations entre environnement naturel et religions en Méditerranée ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loredana Lancini; Kevin Bouillot; Paolo Tomassini; Marco Cavalieri; Pierre Assenmaker, Feb 2025, Louvain, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497159v1</w:t>
+                <w:t xml:space="preserve">hal-05497342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lac sacré de Délos (Grèce) : un écosystème créé et géré par l’administration du sanctuaire</w:t>
+                <w:t xml:space="preserve">Commerce et consommation de poissons à Saintes (Charente-Maritime, France) entre le Ier et le XIIe siècle. L’exemple du site de la Providence (Rue Bernard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la nature (et) des dieux. Penser les relations entre environnement naturel et religions en Méditerranée ancienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HOMER 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dupont, Catherine ; Baudry, Anna ; Daire, Marie-Yvane (dir.), Sep 2021, Île d’Oléron, France. pp.621-634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497342v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce et consommation de poissons à Saintes (Charente-Maritime, France) entre le Ier et le XIIe siècle. L’exemple du site de la Providence (Rue Bernard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pêche et routes commerciales en Gaule aquitaine : étude isotopique du commerce de poisson marin à Bordeaux (Ier – IIIe s. p.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Clavel</w:t>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOMER 2021 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GMPCA XXV édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05494511v1</w:t>
+                <w:t xml:space="preserve">hal-05037845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche et routes commerciales en Gaule aquitaine : étude isotopique du commerce de poisson marin à Bordeaux (Ier – IIIe s. p.C.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodore West</w:t>
+                <w:t xml:space="preserve">Les invertébrés et vertébrés marins de Vaux-sur-Mer (Charente-Maritime, France). Une exploitation des ressources marines durant le haut Moyen Âge en Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pianet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Ephrem</w:t>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dufour</w:t>
+                <w:t xml:space="preserve">Damien Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GMPCA XXV édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux, HOMER 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Château d'Oléron, France. pp.661-677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037845v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce des poissons et la pêche aux bords de la Garonne durant l’Antiquité (IIIe av. J.-C. – VIIe ap. J.-C.). Regards croisés entre histoire et archéologie</w:t>
               </w:r>
@@ -2785,767 +2785,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing and fish trade during the Roman era in southwestern France : An isotopic approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Varenius Varus et la production de sauces et salaisons de poisson en Lyonnaise occidentale : réflexion sur le statut des producteurs et l’organisation sociale des ateliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bourgaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">XVIe colloque de l’association AGER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association AGER, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033922v1</w:t>
+                <w:t xml:space="preserve">hal-05587791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Chat</w:t>
+                <w:t xml:space="preserve">Fishing and fish trade during the Roman era in southwestern France : An isotopic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Barbaza</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675908v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic contributions to the understanding of the freshwater fish trade in Delos (2nd-1st centuries BC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodore West</w:t>
+                <w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Dufour</w:t>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea, Fish &amp; Sun: Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679537v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats des opérations de diagnostic Inrap et de fouille d’Etat réalisées sur le site d’Ecorneboeuf à Coulounieix-Chamiers en 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic contributions to the understanding of the freshwater fish trade in Delos (2nd-1st centuries BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+                <w:t xml:space="preserve">Élise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Benquet</w:t>
+                <w:t xml:space="preserve">Xavier Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Billoin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de la Fédération Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Sea, Fish &amp; Sun: Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535600v1</w:t>
+                <w:t xml:space="preserve">hal-03679537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers résultats des opérations de diagnostic Inrap et de fouille d’Etat réalisées sur le site d’Ecorneboeuf à Coulounieix-Chamiers en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+                <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Marina Marina Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+                <w:t xml:space="preserve">Patrice Patrice Buraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
+              <w:t xml:space="preserve">Journée d’études de la Fédération Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02413341v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Cayo” Site of Roseau: Ceramic, vertebrate and isotopic analysis of a Guadeloupe Late Ceramic archaeological assemblage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bérard</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monica Gala</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “Cayo” Site of Roseau: Ceramic, vertebrate and isotopic analysis of a Guadeloupe Late Ceramic archaeological assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3555,538 +3663,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les zones de pêche des temps historiques par les analyses isotopiques d'ossements de poissons archéologiques : le cas du sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pianet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater fish in the middle of the sea : Isotopic evidence for freshwater fish farming on Delos (Greece) during the Hellenistic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Ransan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Jacques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4096,2309 +4204,2404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Gaidon-Bunuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Supplément Aquitania. , 46, 2025, 9782910763091</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piscatores Oceanici et Garumnae. Pour une approche par l’archéo-ichtyologie de la pêche en Aquitaine romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, 2014, Suppléments Aquitania, 2-910763-37-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poissons des niveaux médiévaux et modernes (XIVe – XVIIIe s.) : des ramassages manuels pour des perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanessa Elizagoyen; Jean Catalo; Marie-Agnès Gaidon-Bunuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania 46, Fédération Aquitania, pp.244-245, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’échantillon archéo-ichtyofaunique : pour une synthèse renouvelée de la pêche et de la consommation de poisson à Délos durant l’Antiquité (IIe s. a.C.-IIe s. p.C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Le complexe monumental d’Eysses », in : Elizagoyen, V., dir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les latrines de Délos. Hygiène, salubrité et environnement d’une ville des Cyclades</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.613-672, 2022, Mémoires 62</w:t>
+              <w:t xml:space="preserve">Des nouvelles du passé, Vivre à Eysses dans l’Antiquité, Catalogue d’exposition du 14 juin au 1er septembre 2024, Villeneuve-sur-Lot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904744v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l’estuaire : pluralité et changements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
+                <w:t xml:space="preserve">L’échantillon archéo-ichtyofaunique : pour une synthèse renouvelée de la pêche et de la consommation de poisson à Délos durant l’Antiquité (IIe s. a.C.-IIe s. p.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Colin</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bouet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t>
+              <w:t xml:space="preserve">Les latrines de Délos. Hygiène, salubrité et environnement d’une ville des Cyclades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.266-301, 2021, 979-10-300-0335-2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.613-672, 2022, Mémoires 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222611v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation des ressources de la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter l’estuaire : pluralité et changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Jane Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Ausques aux Auscitains. 15 ans d’archéologie urbaine en pays d’Auch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Ausonius, pp.80-83, 2021, Catalogue d'exposition 7</w:t>
+              <w:t xml:space="preserve">L’estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.266-301, 2021, 979-10-300-0335-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883598v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
+                <w:t xml:space="preserve">L'exploitation des ressources de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gardes P., Ferrer-Joly F. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">Des Ausques aux Auscitains. 15 ans d’archéologie urbaine en pays d’Auch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Ausonius, pp.80-83, 2021, Catalogue d'exposition 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515301v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammifères, oiseaux, anoures, coquillages marins et poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Alain Bouet. </w:t>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barzan IV. L’entrepôt de la palisse à Barzan (Charente-Maritime), port des santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.431-482, 2020, Mémoires, 9782356133427</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03099494v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions de la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammifères, oiseaux, anoures, coquillages marins et poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Petit-Aupert, C. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité. De la Tène finale à l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Ausonius, pp.110-113, 2018, Catalogue d'exposition 6</w:t>
+              <w:t xml:space="preserve">Barzan IV. L’entrepôt de la palisse à Barzan (Charente-Maritime), port des santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-482, 2020, Mémoires, 9782356133427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904747v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agglomérations secondaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les productions de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petit-Aupert, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité. De la Tène finale à l’Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Ausonius, pp.38-41, 2018, Catalogue d'exposition 6</w:t>
+              <w:t xml:space="preserve">, Editions Ausonius, pp.110-113, 2018, Catalogue d'exposition 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883596v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pêcheurs et Priape. Réflexions sur les attributions marines d’un dieu ithyphallique à l’époque romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les agglomérations secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alain Bouet; Catherine Petit-Aupert. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petit-Aupert, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est uiuere. Hommages à Francis Tassaux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-160, 2018, Mémoires, 9782356132154</w:t>
+              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité. De la Tène finale à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Ausonius, pp.38-41, 2018, Catalogue d'exposition 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284480v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation et utilisation des ressources animales marines à Saintes (Charente-Maritime) du Ier siècle av. notre ère au Ve siècle de notre ère</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pêcheurs et Priape. Réflexions sur les attributions marines d’un dieu ithyphallique à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">R. González Villaescusa; K. Schörle; F. Gayet; F. Rechin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bouet; Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exploitation des ressources maritimes de l'Antiquité : activités productives et organisation des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA, pp.253-272, 2017, XXXVIIe rencontres internationales d’archéologie et d’histoire d’Antibes &amp; XIIe colloque de l'association AGER</w:t>
+              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est uiuere. Hommages à Francis Tassaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-160, 2018, Mémoires, 9782356132154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01669307v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des restes d’esturgeon à Ecorneboeuf : un marqueur social chez les Pétrocores ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation et utilisation des ressources animales marines à Saintes (Charente-Maritime) du Ier siècle av. notre ère au Ve siècle de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">C. Chevillot. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lavoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. González Villaescusa; K. Schörle; F. Gayet; F. Rechin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecornebœuf. La colline des Pétrocores. De Ouesona à Vesunna,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRAHP, pp.375-382, 2017, Documents d'archéologie et d'histoire périgourdines, Suppl. 7</w:t>
+              <w:t xml:space="preserve">L'exploitation des ressources maritimes de l'Antiquité : activités productives et organisation des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, pp.253-272, 2017, XXXVIIe rencontres internationales d’archéologie et d’histoire d’Antibes &amp; XIIe colloque de l'association AGER</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01669164v1</w:t>
+                <w:t xml:space="preserve">halshs-01669307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishes as indicators of seasonality in Roman non-industrial fisheries : an overview from the southern NE Atlantic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des restes d’esturgeon à Ecorneboeuf : un marqueur social chez les Pétrocores ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">R. González Villaescusa; K. Schörle; F. Gayet; F. Rechin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Chevillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exploitation des ressources maritimes de l'Antiquité : activités productives et organisation des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA, pp.177-195, 2017, XXXVIIe rencontres internationales d’archéologie et d’histoire d’Antibes &amp; XIIe colloque de l'association AGER</w:t>
+              <w:t xml:space="preserve">Ecornebœuf. La colline des Pétrocores. De Ouesona à Vesunna,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRAHP, pp.375-382, 2017, Documents d'archéologie et d'histoire périgourdines, Suppl. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01669294v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01669164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville et des champs : la monumentalisation dans la cité des Nitiobroges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouet</w:t>
+                <w:t xml:space="preserve">Fishes as indicators of seasonality in Roman non-industrial fisheries : an overview from the southern NE Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Morales-Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Gómez de Agüero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernández Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bouet, Alain. </w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begona López-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. González Villaescusa; K. Schörle; F. Gayet; F. Rechin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental ! La monumentalisation des villes de l'Aquitaine et de l'Hispanie septentrionale durant le Haut-Empire, Actes du colloque de Villeneuve-sur-Lot, 10-12 septembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, suppl. 37, pp.195-220, 2016, Aquitania</w:t>
+              <w:t xml:space="preserve">L'exploitation des ressources maritimes de l'Antiquité : activités productives et organisation des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, pp.177-195, 2017, XXXVIIe rencontres internationales d’archéologie et d’histoire d’Antibes &amp; XIIe colloque de l'association AGER</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453142v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01669294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche à pied des « poissons plats » sur le site gallo-romain de Barzan (Charente-Maritime) : pêche d’autoconsommation et/ou spéculative ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la ville et des champs : la monumentalisation dans la cité des Nitiobroges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Daniel Faget, Myriam Sternberg. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouet, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques halieutiques en Méditerranée : pratiques, transferts, milieux (Protohistoire-XXIe s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison méditérannéenne des sciences de l'homme (MMSH), pp.93-120, 2015, L'Atelier Méditerranéen</w:t>
+              <w:t xml:space="preserve">Monumental ! La monumentalisation des villes de l'Aquitaine et de l'Hispanie septentrionale durant le Haut-Empire, Actes du colloque de Villeneuve-sur-Lot, 10-12 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, suppl. 37, pp.195-220, 2016, Aquitania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735615v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bassins à salaisons de Guéthary (Pyrénées-Atlantiques) : un témoignage de l’influence romaine en Pays Basque septentrional</w:t>
+                <w:t xml:space="preserve">La pêche à pied des « poissons plats » sur le site gallo-romain de Barzan (Charente-Maritime) : pêche d’autoconsommation et/ou spéculative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Yvane Daire, Catherine Dupont, Anna Baudry, Cyrille Billard, Jean-Marc Large, Laurent Lespez, Eric Normand, Chris Scarre. </w:t>
+              <w:t xml:space="preserve">Daniel Faget, Myriam Sternberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anciens peuplements littoraux et relations homme/milieu sur les côtes de l'Europe atlantique / Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.469-474, 2013, BAR International Series 2570</w:t>
+              <w:t xml:space="preserve">Techniques halieutiques en Méditerranée : pratiques, transferts, milieux (Protohistoire-XXIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison méditérannéenne des sciences de l'homme (MMSH), pp.93-120, 2015, L'Atelier Méditerranéen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537267v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 17. L’ichtyofaune</w:t>
+                <w:t xml:space="preserve">Les bassins à salaisons de Guéthary (Pyrénées-Atlantiques) : un témoignage de l’influence romaine en Pays Basque septentrional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bouet, Alain. </w:t>
+              <w:t xml:space="preserve">Marie-Yvane Daire, Catherine Dupont, Anna Baudry, Cyrille Billard, Jean-Marc Large, Laurent Lespez, Eric Normand, Chris Scarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un secteur d’habitat dans le quartier du sanctuaire du Moulin du Fâ à Barzan (Charente-Maritime)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.845-864, 2011, Mémoires 26 / Aquitania suppl. 27</w:t>
+              <w:t xml:space="preserve">Anciens peuplements littoraux et relations homme/milieu sur les côtes de l'Europe atlantique / Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.469-474, 2013, BAR International Series 2570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537347v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de l’archéo-ichtyologie : des perspectives pour apprécier le rôle de la pêche en Istrie dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carre, M.-B., Kovačić, V., Tassaux, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Istrie et la mer. La côte du parentin dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Editions, pp.90-99, 2011, Mémoires 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 17. L’ichtyofaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouet, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un secteur d’habitat dans le quartier du sanctuaire du Moulin du Fâ à Barzan (Charente-Maritime)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.845-864, 2011, Mémoires 26 / Aquitania suppl. 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Actualité des recherches archéologiques en Aquitaine romaine. Deuxième journée d'étude (Bordeaux, 11 décembre 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hanry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Borau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania, 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.145-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guéthary, Parc de la maison de retraite « Eskalduna » - rue du Comte Swiecinski, BSR Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guéthary, Ancien jardin du chef de gare, BSR Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Germain-d’Esteuil, Brion, BSR Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6408,209 +6611,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04559277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échantillonnage en archéo-ichtyologie. Choix raisonnés et minima méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6620,111 +6823,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Actualités de la recherche archéologique en Aquitaine romaine, Première journée d’étude. 2 février 2018, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Borau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, pp.171-403, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6734,1676 +6937,1912 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la Rencontre Inter-Labos « Archéos en Transitions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13lct⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (17)</w:t>
+        <w:t xml:space="preserve">Rapport (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ichtyofaune, in : Hersant A., dir., Le Langon, rue de la Halle, Rapport final d’opération d’archéologie préventive, volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum SAS. 2025, pp.549-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prelievi. Campionamento e vagliatura ad acqua dei sedimenti, in : Bouet A., Bouet-Fournié E., dir., Relazione sulle campagne 2024, Sahylor 2024.1 e 2024.2</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ANR. 2024, pp.205-207</w:t>
+                <w:t xml:space="preserve">Relazione sulle campagne 2024.1 e 2024.2, Bordeaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497309v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'ichtyofaune, in : Girond S., dir., Saint-Marcel (36, Indre) « Les Mersans » Argentomagus, fouille du Temple 4 et du bâtiment dit &amp;quot;Domus de Quintis Sergius Macrinus&amp;quot;, Programme triennal 2021-2023, rapport final</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">SRA Centre-Val de Loire. 2024, pp.199-201</w:t>
+                <w:t xml:space="preserve">Relazione sulle campagne 2023 (17 maggio – 17 giugno e 3-29 settembre), Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caussade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497278v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme collectif de recherche. Les sauces et salaisons antiques de la Baie de Douarnenez. Occupations et Productions entre terre et mer. Rapport d’activité de la deuxième année (projet triennal)</w:t>
+                <w:t xml:space="preserve">Prelievi. Campionamento e vagliatura ad acqua dei sedimenti, in : Bouet A., Bouet-Fournié E., dir., Relazione sulle campagne 2024, Sahylor 2024.1 e 2024.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RAP04561, SRA Bretagne (Rennes). 2024</w:t>
+              <w:t xml:space="preserve">ANR. 2024, pp.205-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423871v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ichtyofaune, in : Bérard B., dir., Folle Anse (Grand-Bourg, Marie Galante), rapport de sondages, Campagne 2024</w:t>
+                <w:t xml:space="preserve">Etude de l'ichtyofaune, in : Girond S., dir., Saint-Marcel (36, Indre) « Les Mersans » Argentomagus, fouille du Temple 4 et du bâtiment dit &amp;quot;Domus de Quintis Sergius Macrinus&amp;quot;, Programme triennal 2021-2023, rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Guadeloupe. 2024, pp.76-79</w:t>
+              <w:t xml:space="preserve">SRA Centre-Val de Loire. 2024, pp.199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497291v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façade maritime : Atlantique (Aquitaine), Rapport de sondages sur estran (2022) – OA 4956, commune de Soulac-sur-Mer (Gironde)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2023</w:t>
+                <w:t xml:space="preserve">L'ichtyofaune, in : Bérard B., dir., Folle Anse (Grand-Bourg, Marie Galante), rapport de sondages, Campagne 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Guadeloupe. 2024, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04194266v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes d’ichtyofaune de Peyzie IV, campagnes 2021 et 2023, in : Lefebvre A., Paillet E., Paillet P., dir., La Peyzie (Lisle, Dordogne, Nouvelle Aquitaine), Rapport de fouille programmée</w:t>
+                <w:t xml:space="preserve">Programme collectif de recherche. Les sauces et salaisons antiques de la Baie de Douarnenez. Occupations et Productions entre terre et mer. Rapport d’activité de la deuxième année (projet triennal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Nouvelle-Aquitaine. 2023, pp.97</w:t>
+              <w:t xml:space="preserve">RAP04561, SRA Bretagne (Rennes). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497285v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Façade maritime : Atlantique (Aquitaine), Rapport de sondages sur estran (2022) – OA 4956, commune de Soulac-sur-Mer (Gironde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04255490v1</w:t>
+                <w:t xml:space="preserve">hal-04194266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme collectif de recherche. Les sauces et salaisons antiques de la Baie de Douarnenez. Occupations et Productions entre terre et mer. Rapport d’activité de la première année (projet triennal)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">RAP04401, SRA Bretagne (Rennes). 2023</w:t>
+                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05423863v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prelievi. Campionamento dei sedimenti e vagliatura con acqua, in : Bouet A., Bouet-Fournié E., dir., Relazione sulle campagne 2023, Sahylor 2023.1 e 2023.2</w:t>
+                <w:t xml:space="preserve">Les restes d’ichtyofaune de Peyzie IV, campagnes 2021 et 2023, in : Lefebvre A., Paillet E., Paillet P., dir., La Peyzie (Lisle, Dordogne, Nouvelle Aquitaine), Rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANR. 2023, pp.141-144</w:t>
+              <w:t xml:space="preserve">SRA Nouvelle-Aquitaine. 2023, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497316v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'ichtyofaune, in : Sauvaitre N., dir., Couvent Sainte‑Marthe, Périgueux, Dordogne, Rapport final d’opération archéologique Antiquité, Moyen Âge, époque moderne</w:t>
+                <w:t xml:space="preserve">Programme collectif de recherche. Les sauces et salaisons antiques de la Baie de Douarnenez. Occupations et Productions entre terre et mer. Rapport d’activité de la première année (projet triennal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hadès Archéologie. 2022, pp.238-241</w:t>
+              <w:t xml:space="preserve">RAP04401, SRA Bretagne (Rennes). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497255v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme collectif de recherche. Les sauces et salaisons antiques de la Baie de Douarnenez. Occupations et Productions entre terre et mer. Rapport d’activité annuelle (année probatoire)</w:t>
+                <w:t xml:space="preserve">Prelievi. Campionamento dei sedimenti e vagliatura con acqua, in : Bouet A., Bouet-Fournié E., dir., Relazione sulle campagne 2023, Sahylor 2023.1 e 2023.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RAP04260, SRA Bretagne (Rennes). 2022</w:t>
+              <w:t xml:space="preserve">ANR. 2023, pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423856v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périgueux (24), lycée Bertran de Born, boulevard Bertrand de Born, rue des Thermes.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle-Aquitaine. 2022, pp.437</w:t>
+                <w:t xml:space="preserve">Programme collectif de recherche. Les sauces et salaisons antiques de la Baie de Douarnenez. Occupations et Productions entre terre et mer. Rapport d’activité annuelle (année probatoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RAP04260, SRA Bretagne (Rennes). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04186572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talmont-Saint-Hilaire (Vendée), Château de Talmont : Etude de bâti des parties hautes de l'escalier à vis et fouille du passage voûté du troisième étage de la tour-maîtresse - Rapport de fouilles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l'ichtyofaune, in : Sauvaitre N., dir., Couvent Sainte‑Marthe, Périgueux, Dordogne, Rapport final d’opération archéologique Antiquité, Moyen Âge, époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hadès Archéologie. 2022, pp.238-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Dieulafait</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-05516561v1</w:t>
+                <w:t xml:space="preserve">hal-05497255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périgueux (24), Chaufferie biomasse du 70, Boulevard Bertran de Born et réseau de chaleur des Deux-Rives. Deux demeures dans la partie orientale de Vesunna : la domus à l'amour ailé et la domus à la vasque (VOLUME 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Périgueux (24), lycée Bertran de Born, boulevard Bertrand de Born, rue des Thermes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Michel-Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mousset</w:t>
+                <w:t xml:space="preserve">Estelle Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Poulain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+                <w:t xml:space="preserve">Julien Chantran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle Aquitaine. 2020, pp.1472</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle-Aquitaine. 2022, pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192718v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Limites et périphéries de Saintes antique : évolution topographique entre le Ier siècle a.C. et le Vème siècle p.C. » (No limit), Bilan 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
+                <w:t xml:space="preserve">Talmont-Saint-Hilaire (Vendée), Château de Talmont : Etude de bâti des parties hautes de l'escalier à vis et fouille du passage voûté du troisième étage de la tour-maîtresse - Rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Maratier</w:t>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Baigl</w:t>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Ephrem</w:t>
+                <w:t xml:space="preserve">Elodie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2016, 795 p</w:t>
+              <w:t xml:space="preserve">Hadès. 2021, 2 vol. (267 p., 157 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560534v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05516561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Périgueux (24), Chaufferie biomasse du 70, Boulevard Bertran de Born et réseau de chaleur des Deux-Rives. Deux demeures dans la partie orientale de Vesunna : la domus à l'amour ailé et la domus à la vasque (VOLUME 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Hounieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle Aquitaine. 2020, pp.1472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Limites et périphéries de Saintes antique : évolution topographique entre le Ier siècle a.C. et le Vème siècle p.C. » (No limit), Bilan 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2016, 795 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ/La Palisse, le quartier à l’ouest des thermes, les entrepôts. Fouilles programmées, rapport de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8471,51 +8910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD2E47D9"/>
+    <w:nsid w:val="5BA1F045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8702,51 +9141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-ephrem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3895-7301" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178708844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2025v60a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sikstr&#246;m" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bleasdale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corbasson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.3956" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ballon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Constantin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2018.1550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2010.933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore West" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033922v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497210v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=M%C3%A9moires" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vignaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colleoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284480v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/open-access/livres?coll=M%C3%A9moires" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669164v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Muniz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G&#243;mez de Ag&#252;ero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Rodriguez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona L&#243;pez-Arias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453142v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537347v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485303v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537527v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859557v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497309v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423871v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423863v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497316v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186572v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michel-Gazeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516561v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hounieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768286v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-ephrem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3895-7301" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178708844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2025v60a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sikstr&#246;m" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bleasdale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corbasson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.3956" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ballon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Constantin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2018.1550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2010.933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore West" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colleoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bourgaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=M%C3%A9moires" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vignaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284480v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/open-access/livres?coll=M%C3%A9moires" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669294v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Muniz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G&#243;mez de Ag&#252;ero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona L&#243;pez-Arias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485303v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537491v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859557v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990991v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fourni&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423871v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michel-Gazeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantran" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516561v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192718v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hounieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>