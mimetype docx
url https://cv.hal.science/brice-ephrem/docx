--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2318,425 +2318,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lac sacré de Délos (Grèce) : un écosystème créé et géré par l’administration du sanctuaire</w:t>
+                <w:t xml:space="preserve">Les invertébrés et vertébrés marins de Vaux-sur-Mer (Charente-Maritime, France). Une exploitation des ressources marines durant le haut Moyen Âge en Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la nature (et) des dieux. Penser les relations entre environnement naturel et religions en Méditerranée ancienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux, HOMER 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Château d'Oléron, France. pp.661-677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497342v1</w:t>
+                <w:t xml:space="preserve">hal-05497159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce et consommation de poissons à Saintes (Charente-Maritime, France) entre le Ier et le XIIe siècle. L’exemple du site de la Providence (Rue Bernard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pêche et routes commerciales en Gaule aquitaine : étude isotopique du commerce de poisson marin à Bordeaux (Ier – IIIe s. p.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clavel</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOMER 2021 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GMPCA XXV édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494511v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche et routes commerciales en Gaule aquitaine : étude isotopique du commerce de poisson marin à Bordeaux (Ier – IIIe s. p.C.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Lac sacré de Délos (Grèce) : un écosystème créé et géré par l’administration du sanctuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GMPCA XXV édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">De la nature (et) des dieux. Penser les relations entre environnement naturel et religions en Méditerranée ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loredana Lancini; Kevin Bouillot; Paolo Tomassini; Marco Cavalieri; Pierre Assenmaker, Feb 2025, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037845v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invertébrés et vertébrés marins de Vaux-sur-Mer (Charente-Maritime, France). Une exploitation des ressources marines durant le haut Moyen Âge en Saintonge</w:t>
+                <w:t xml:space="preserve">Commerce et consommation de poissons à Saintes (Charente-Maritime, France) entre le Ier et le XIIe siècle. L’exemple du site de la Providence (Rue Bernard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Delage</w:t>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux, HOMER 2021 Conference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+              <w:t xml:space="preserve">HOMER 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dupont, Catherine ; Baudry, Anna ; Daire, Marie-Yvane (dir.), Sep 2021, Île d’Oléron, France. pp.621-634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497159v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce des poissons et la pêche aux bords de la Garonne durant l’Antiquité (IIIe av. J.-C. – VIIe ap. J.-C.). Regards croisés entre histoire et archéologie</w:t>
               </w:r>
@@ -2899,90 +2899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing and fish trade during the Roman era in southwestern France : An isotopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pianet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic contributions to the understanding of the freshwater fish trade in Delos (2nd-1st centuries BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,277 +3264,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats des opérations de diagnostic Inrap et de fouille d’Etat réalisées sur le site d’Ecorneboeuf à Coulounieix-Chamiers en 2015</w:t>
+                <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Benquet</w:t>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Billoin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Patrice Buraud</w:t>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de la Fédération Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535600v1</w:t>
+                <w:t xml:space="preserve">halshs-02413341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers résultats des opérations de diagnostic Inrap et de fouille d’Etat réalisées sur le site d’Ecorneboeuf à Coulounieix-Chamiers en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+                <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Marina Marina Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+                <w:t xml:space="preserve">Patrice Patrice Buraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
+              <w:t xml:space="preserve">Journée d’études de la Fédération Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02413341v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Cayo” Site of Roseau: Ceramic, vertebrate and isotopic analysis of a Guadeloupe Late Ceramic archaeological assemblage</w:t>
               </w:r>
@@ -3677,103 +3677,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les zones de pêche des temps historiques par les analyses isotopiques d'ossements de poissons archéologiques : le cas du sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pianet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
@@ -3802,64 +3802,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater fish in the middle of the sea : Isotopic evidence for freshwater fish farming on Delos (Greece) during the Hellenistic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,51 +5558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et utilisation des ressources animales marines à Saintes (Charente-Maritime) du Ier siècle av. notre ère au Ve siècle de notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6625,103 +6625,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7402,151 +7402,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prelievi. Campionamento e vagliatura ad acqua dei sedimenti, in : Bouet A., Bouet-Fournié E., dir., Relazione sulle campagne 2024, Sahylor 2024.1 e 2024.2</w:t>
+                <w:t xml:space="preserve">Etude de l'ichtyofaune, in : Girond S., dir., Saint-Marcel (36, Indre) « Les Mersans » Argentomagus, fouille du Temple 4 et du bâtiment dit &amp;quot;Domus de Quintis Sergius Macrinus&amp;quot;, Programme triennal 2021-2023, rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANR. 2024, pp.205-207</w:t>
+              <w:t xml:space="preserve">SRA Centre-Val de Loire. 2024, pp.199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497309v1</w:t>
+                <w:t xml:space="preserve">hal-05497278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'ichtyofaune, in : Girond S., dir., Saint-Marcel (36, Indre) « Les Mersans » Argentomagus, fouille du Temple 4 et du bâtiment dit &amp;quot;Domus de Quintis Sergius Macrinus&amp;quot;, Programme triennal 2021-2023, rapport final</w:t>
+                <w:t xml:space="preserve">Prelievi. Campionamento e vagliatura ad acqua dei sedimenti, in : Bouet A., Bouet-Fournié E., dir., Relazione sulle campagne 2024, Sahylor 2024.1 e 2024.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Centre-Val de Loire. 2024, pp.199-201</w:t>
+              <w:t xml:space="preserve">ANR. 2024, pp.205-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497278v1</w:t>
+                <w:t xml:space="preserve">hal-05497309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ichtyofaune, in : Bérard B., dir., Folle Anse (Grand-Bourg, Marie Galante), rapport de sondages, Campagne 2024</w:t>
               </w:r>
@@ -7650,333 +7650,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façade maritime : Atlantique (Aquitaine), Rapport de sondages sur estran (2022) – OA 4956, commune de Soulac-sur-Mer (Gironde)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2023</w:t>
+                <w:t xml:space="preserve">Les restes d’ichtyofaune de Peyzie IV, campagnes 2021 et 2023, in : Lefebvre A., Paillet E., Paillet P., dir., La Peyzie (Lisle, Dordogne, Nouvelle Aquitaine), Rapport de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Nouvelle-Aquitaine. 2023, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194266v1</w:t>
+                <w:t xml:space="preserve">hal-05497285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes d’ichtyofaune de Peyzie IV, campagnes 2021 et 2023, in : Lefebvre A., Paillet E., Paillet P., dir., La Peyzie (Lisle, Dordogne, Nouvelle Aquitaine), Rapport de fouille programmée</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">SRA Nouvelle-Aquitaine. 2023, pp.97</w:t>
+                <w:t xml:space="preserve">Façade maritime : Atlantique (Aquitaine), Rapport de sondages sur estran (2022) – OA 4956, commune de Soulac-sur-Mer (Gironde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05497285v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme collectif de recherche. Les sauces et salaisons antiques de la Baie de Douarnenez. Occupations et Productions entre terre et mer. Rapport d’activité de la première année (projet triennal)</w:t>
               </w:r>
@@ -8910,51 +8910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BA1F045"/>
+    <w:nsid w:val="C3AC3E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9141,51 +9141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-ephrem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3895-7301" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178708844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2025v60a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sikstr&#246;m" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bleasdale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corbasson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.3956" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ballon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Constantin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2018.1550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2010.933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore West" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colleoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bourgaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=M%C3%A9moires" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vignaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284480v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/open-access/livres?coll=M%C3%A9moires" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669294v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Muniz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G&#243;mez de Ag&#252;ero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona L&#243;pez-Arias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485303v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537491v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859557v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990991v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fourni&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423871v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michel-Gazeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantran" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516561v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192718v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hounieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-ephrem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3895-7301" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178708844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2025v60a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sikstr&#246;m" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bleasdale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corbasson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.3956" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ballon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Constantin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2018.1550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2010.933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore West" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colleoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bourgaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections?coll=M%C3%A9moires" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vignaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284480v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/open-access/livres?coll=M%C3%A9moires" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669294v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Muniz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G&#243;mez de Ag&#252;ero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona L&#243;pez-Arias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485303v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537491v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859557v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990991v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fourni&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497278v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497309v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423871v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194266v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michel-Gazeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantran" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516561v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192718v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hounieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>