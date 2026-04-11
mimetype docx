--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Goglin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brice-goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8671-4615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">104493887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Exploiting Heterogeneous Shared Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anara Kozhokanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Terboven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2023.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of software techniques to emulate heterogeneous memory systems in high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.103023. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2023.103023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards EXtreme scale technologies and accelerators for euROhpc hw/Sw supercomputing applications for exascale: The TEXTAROSSA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ammendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Arfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.104679. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2022.104679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of upcoming HPC Applications and their Impact on Reservation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.1178-1190. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2020.3039728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (6), pp.1221-1239. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342019846956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Non-Uniform Memory Access on Large Compute Nodes with the Cache-Aware Roofline Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (6), pp.1374--1389. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2018.2883056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling High-throughput Applications for in situ Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (6), pp.1185-1200. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342019847263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware topology management in MPI applications through hierarchical communicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.70 - 90. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue: Comparer la puissance de deux ordinateurs, c'est facile !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNEM: a Generic and Scalable Kernel-Assisted Intra-node MPI Communication Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (2), pp.176-188. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2012.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux pour le calcul haute performance : facteur, livreur ou déménageur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Message Passing over generic Ethernet Hardware with Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De votre boulangerie à un système d'exploitation multiprocesseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et plus vite si affinités...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00604025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Locality: Peering under the hood of your server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Pro Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIC-assisted cache-efficient receive stack for message passing over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue: Euro-Par 2009, 23 (2), pp.199-210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForestGOMP: an efficient OpenMP environment for NUMA architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-010-0136-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction efficace entre les réseaux rapides et le stockage distribué dans les grappes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7/2008), pp.911-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward unprivileged, portable and generic network topology discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA/HPCAsia 2026 - Supercomputing Asia and International Conference on High Performance Computing in Asia Pacific Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Osaka, Japan. pp.271-283, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3773656.3773657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de tâches MPI pour minimiser la charge par carte réseau et améliorer la localité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interruptions en espace utilisateur depuis le réseau BXI pour le recouvrement calcul/communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Notification through User-Level Interrupts for the BXI Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2025 - 27th IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinburgh (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Projection for Design-Space Exploration on future HPC Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Domke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-based Data Placement Optimization in Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2024 - International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEEE, Sep 2024, Kobe, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Heuristics for heterogeneous memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMEM 2024 - 5th Workshop on Heterogeneity and Memory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Performance Attributes for Managing Heterogeneous Memory in HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSEC 2022 - 23rd IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing, held in conjunction with the IPDPS 2022 - 36th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative performance projection on Arm architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dupros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Euro-Par Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bandwidth Throttling to Quantify Application Sensitivity to Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCHPC'21: Workshop on Memory Centric High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTAROSSA: Towards EXtreme scale Technologies and Accelerators for euROhpc hw/Sw Supercomputing Applications for exascale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fornaciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2021 - 24th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo / Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2020 - 34th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, New Orleans, LA / Virtual, United States. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Driven Requirements for Node Resource Management in Next-Generation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar A León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Gerofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROSS 2020 : International Workshop on Runtime and Operating Systems for Supercomputers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Atlanta, GA / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Thread Placement in NUMA Architectures: A Statistical Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3337821.3337893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135545v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Partitioning Non-Volatile Memory DIMMs between Co-scheduled Jobs on HPC Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2019: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&MMs: Navigating Complex Memory Spaces with hwloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar A León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Memory Systems Proceedings (MEMSYS19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357526.3357546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Footprint of Locality Information on Many-Core Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Runtime and Operating Systems for the Many-core Era (ROME 2018), held in conjunction with IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vancouver, BC, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2018.00201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Large Compute Nodes with Heterogeneous Memories with Cache-Aware Roofline Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing systems - Performance Modeling, Benchmarking, and Simulation - 8th International Workshop, PMBS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver (CO), United States. pp.91-113, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72971-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Overhead of Topology Discovery for Locality-aware Scheduling in HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP2017 - 25th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, St Petersburg, Russia. pp.9, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2017.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402755v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netloc: a Tool for Topology-Aware Process Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2017: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75178-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Locality of Heterogeneous Memory Architectures to HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM International Symposium on Memory Systems (MEMSYS16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989081.2989115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330194v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Cache Aware Roofline Model Building and Validation Using Topology Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NESUS Third Action Workshop and Sixth Management Committee Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesus Carretero, Oct 2016, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology-Aware Performance Monitoring Tool for Shared Resource Management in Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euro-Par 2015: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27308-2_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">netloc: Towards a Comprehensive View of the HPC System Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Hursey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPPW.2014.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark-based Performance Model for Memory-bound HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSPDiscover: An Automatic Benchmark for MultiBSP Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nesmachnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Iturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gil Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First HPCLATAM - CLCAR Joint Latin American High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valparaiso, Chile. pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of MPI Shared-Memory Communication Performance from a Cache Coherence Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSEC - The 15th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing, held in conjunction with IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Phoenix, AZ, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2014.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Topology of Heterogeneous Cluster Nodes with Hardware Locality (hwloc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance modeling for power consumption reduction on SCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Many-core Applications Research Community (MARC) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Assisted Collective Intra-node MPI Communication Among Multi-core and Many-core CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bosilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Parallel Processing (ICPP-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2011.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00602877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du coût de la cohérence de cache pour améliorer le tuilage de boucles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres de la communauté française de compilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Nancy - Grand Est, Dec 2011, Saint-Hippolyte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodging Non-Uniform I/O Access in Hierarchical Collective Operations for Multicore Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASS 2011: The 1st Workshop on Communication Architecture for Scalable Systems, held in conjunction with IPDPS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage, United States. 7p, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2011.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MPI Communication within large Multicore nodes with Kernel assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. 7 p., </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring the execution of OpenMP applications for multicore architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Parallel and Distributed Symposium (IPDPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atltanta, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2010.5470442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hwloc: a Generic Framework for Managing Hardware Affinities in HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clet-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2010 - The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2010.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive MPI Multirail Tuning for Non-Uniform Input/Output Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European MPI Users Group conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany. pp.239-248, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15646-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Efficient, Intranode, Large-Message MPI Communication with MPICH2-Nemesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Buntinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference on Parallel Processing (ICPP-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2009.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Migration on Next-Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Memory Pinning from the Application with Overlapped on-Demand Pinning and MMU Notifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00356236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling High-Performance Memory Migration for Multithreaded Applications on Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTAAP'09: Workshop on Multithreaded Architectures and Applications, held in conjunction with IPDPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Throughput Intra-Node MPI Communication with Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Weimar, Germany. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2009.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Task and Data Placement over NUMA Architectures: an OpenMP Runtime Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02303-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Tradeoff between Host Interrupt Load and MPI Latency over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2009.5289165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIC-assisted Cache-Efficient Receive Stack for Message Passing over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03869-3_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Open-MX: High-Performance Message Passing over generic Ethernet hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00210704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Message Passing over Ethernet with I/OAT Copy Offload in Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2008.4663775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of NUMA Effects on High-Speed Networking with Multi-Opteron Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient OpenMP Runtime System for Hierarchical Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.148--159, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69303-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00154502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Network API for in-Kernel Applications in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boston, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2005.347044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Remote File Access through a Shared Library Client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Las Vegas, United States. pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès optimisés aux fichiers distants dans les grappes disposant d'un réseau rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Client's side communications in a Distributed File System within a Myrinet Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-Speed Local Networks (HSLN), held in conjunction with the 29th IEEE LCN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Tampa, United States. pp.726-733, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2004.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Remote File System Access over High Bandwidth Local Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters (CAC'04), held in conjunction with the 18th IEEE IPDPS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, United States. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2004.1303196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Towards Heuristics for Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anara Kozhokanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Terboven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HPC applications for in situ Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd European MPI Users' Group Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149, 2015, 978-1-4503-3795-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Networks: From Cluster to Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.261, 2011, 978-1-84821-286-2. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118602003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de calcul - des grappes aux nuages de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Soudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science - Lavoisier, pp.213, 2010, 978-2-7462-3006-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux rapides et stockage distribué dans les grappes de calculateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.194, 2010, 978-613-1-51872-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What HPC Networking Requires from the Linux Kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Interference from Concurrent Jobs on Checkpointing Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Trochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francieli Boito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Boëzennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Kritikakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of upcoming HPC Applications and their Impact on Reservation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9359, Inria &amp; Labri, Université Bordeaux. 2020, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9294, Inria &amp; Labri, Univ. Bordeaux; Department of EECS, Vanderbilt University, Nashville, TN, USA; Laboratoire LIP, ENS Lyon &amp; University of Tennessee Knoxville, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9154, Inria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Model to Manage Hardware Topology in MPI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9077, Inria Bordeaux Sud-Ouest; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2018, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538002v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Structural Modeling of the Topology of next-generation heterogeneous cluster Nodes with hwloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400264v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Abstractions for Data Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Grösslinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PADAL Workshop 2014, April 28--29, Swiss National Supercomputing Center (CSCS), Lugano, Switzerland. 2014, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Assisted Collective Intra-node Communication Among Multicore and Manycore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bosilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interaction between High-Speed Networks and Distributed Storage in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Lustre Performance using Myricom 10G Dual Protocol NICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atchley Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Networking in Clusters without OS-bypass and Zero-copy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction efficace entre les réseaux rapides de stockage distribué dans les grappes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primet, Pascale Vicat-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIP RR-2006-04, Laboratoire de l'informatique du parallélisme. 2006, 2+25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Network API for in-Kernel Applications in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primet, Pascale Vicat-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2005-18, Laboratoire de l'informatique du parallélisme. 2005, 3+16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Client's side communications in a Distributed File System within a Myrinet Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-24, Laboratoire de l'informatique du parallélisme. 2004, 2+15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès optimisés aux fichiers distants dans les grappes disposant d'un réseau rapide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIP RR-2004-56, Laboratoire de l'informatique du parallélisme. 2004, 2+12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Remote File Access through a Shared Library Client.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-56, Laboratoire de l'informatique du parallélisme. 2003, 2+14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Remote File System Access over High Bandwidth Local Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-22, Laboratoire de l'informatique du parallélisme. 2003, 2+13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of ORFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux rapides et stockage distribué dans les grappes de calculateurs : propositions pour une interaction efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Ecole normale supérieure de lyon - ENS LYON, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mécanismes génériques de communication et une meilleure maîtrise des affinités dans les grappes de calculateurs hiérarchiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université de Bordeaux, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00979512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Goglin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brice-goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8671-4615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">104493887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Exploiting Heterogeneous Shared Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anara Kozhokanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Terboven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2023.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of software techniques to emulate heterogeneous memory systems in high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.103023. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2023.103023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards EXtreme scale technologies and accelerators for euROhpc hw/Sw supercomputing applications for exascale: The TEXTAROSSA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ammendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Arfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.104679. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2022.104679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of upcoming HPC Applications and their Impact on Reservation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.1178-1190. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2020.3039728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (6), pp.1221-1239. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342019846956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Non-Uniform Memory Access on Large Compute Nodes with the Cache-Aware Roofline Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (6), pp.1374--1389. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2018.2883056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling High-throughput Applications for in situ Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (6), pp.1185-1200. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342019847263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware topology management in MPI applications through hierarchical communicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.70 - 90. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue: Comparer la puissance de deux ordinateurs, c'est facile !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNEM: a Generic and Scalable Kernel-Assisted Intra-node MPI Communication Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (2), pp.176-188. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2012.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux pour le calcul haute performance : facteur, livreur ou déménageur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Locality: Peering under the hood of your server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Pro Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Message Passing over generic Ethernet Hardware with Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De votre boulangerie à un système d'exploitation multiprocesseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et plus vite si affinités...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00604025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIC-assisted cache-efficient receive stack for message passing over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue: Euro-Par 2009, 23 (2), pp.199-210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForestGOMP: an efficient OpenMP environment for NUMA architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-010-0136-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction efficace entre les réseaux rapides et le stockage distribué dans les grappes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7/2008), pp.911-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward unprivileged, portable and generic network topology discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA/HPCAsia 2026 - Supercomputing Asia and International Conference on High Performance Computing in Asia Pacific Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Osaka, Japan. pp.271-283, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3773656.3773657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de tâches MPI pour minimiser la charge par carte réseau et améliorer la localité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interruptions en espace utilisateur depuis le réseau BXI pour le recouvrement calcul/communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Notification through User-Level Interrupts for the BXI Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2025 - 27th IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinburgh (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Projection for Design-Space Exploration on future HPC Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Domke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-based Data Placement Optimization in Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2024 - International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEEE, Sep 2024, Kobe, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Heuristics for heterogeneous memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMEM 2024 - 5th Workshop on Heterogeneity and Memory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Performance Attributes for Managing Heterogeneous Memory in HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSEC 2022 - 23rd IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing, held in conjunction with the IPDPS 2022 - 36th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative performance projection on Arm architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dupros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Euro-Par Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bandwidth Throttling to Quantify Application Sensitivity to Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCHPC'21: Workshop on Memory Centric High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTAROSSA: Towards EXtreme scale Technologies and Accelerators for euROhpc hw/Sw Supercomputing Applications for exascale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fornaciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2021 - 24th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo / Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2020 - 34th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, New Orleans, LA / Virtual, United States. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Driven Requirements for Node Resource Management in Next-Generation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar A León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Gerofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROSS 2020 : International Workshop on Runtime and Operating Systems for Supercomputers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Atlanta, GA / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Thread Placement in NUMA Architectures: A Statistical Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3337821.3337893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135545v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Partitioning Non-Volatile Memory DIMMs between Co-scheduled Jobs on HPC Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2019: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&MMs: Navigating Complex Memory Spaces with hwloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar A León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Memory Systems Proceedings (MEMSYS19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357526.3357546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Footprint of Locality Information on Many-Core Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Runtime and Operating Systems for the Many-core Era (ROME 2018), held in conjunction with IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vancouver, BC, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2018.00201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Large Compute Nodes with Heterogeneous Memories with Cache-Aware Roofline Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing systems - Performance Modeling, Benchmarking, and Simulation - 8th International Workshop, PMBS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver (CO), United States. pp.91-113, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72971-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Overhead of Topology Discovery for Locality-aware Scheduling in HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP2017 - 25th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, St Petersburg, Russia. pp.9, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2017.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402755v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netloc: a Tool for Topology-Aware Process Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2017: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75178-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Locality of Heterogeneous Memory Architectures to HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM International Symposium on Memory Systems (MEMSYS16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989081.2989115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330194v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Cache Aware Roofline Model Building and Validation Using Topology Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NESUS Third Action Workshop and Sixth Management Committee Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesus Carretero, Oct 2016, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology-Aware Performance Monitoring Tool for Shared Resource Management in Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euro-Par 2015: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27308-2_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">netloc: Towards a Comprehensive View of the HPC System Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Hursey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPPW.2014.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark-based Performance Model for Memory-bound HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSPDiscover: An Automatic Benchmark for MultiBSP Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nesmachnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Iturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gil Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First HPCLATAM - CLCAR Joint Latin American High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valparaiso, Chile. pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of MPI Shared-Memory Communication Performance from a Cache Coherence Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSEC - The 15th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing, held in conjunction with IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Phoenix, AZ, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2014.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Topology of Heterogeneous Cluster Nodes with Hardware Locality (hwloc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance modeling for power consumption reduction on SCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Many-core Applications Research Community (MARC) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Assisted Collective Intra-node MPI Communication Among Multi-core and Many-core CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bosilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Parallel Processing (ICPP-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2011.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00602877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du coût de la cohérence de cache pour améliorer le tuilage de boucles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres de la communauté française de compilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Nancy - Grand Est, Dec 2011, Saint-Hippolyte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodging Non-Uniform I/O Access in Hierarchical Collective Operations for Multicore Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASS 2011: The 1st Workshop on Communication Architecture for Scalable Systems, held in conjunction with IPDPS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage, United States. 7p, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2011.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MPI Communication within large Multicore nodes with Kernel assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. 7 p., </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring the execution of OpenMP applications for multicore architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Parallel and Distributed Symposium (IPDPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atltanta, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2010.5470442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hwloc: a Generic Framework for Managing Hardware Affinities in HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clet-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2010 - The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2010.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive MPI Multirail Tuning for Non-Uniform Input/Output Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European MPI Users Group conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany. pp.239-248, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15646-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Efficient, Intranode, Large-Message MPI Communication with MPICH2-Nemesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Buntinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference on Parallel Processing (ICPP-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2009.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Migration on Next-Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Memory Pinning from the Application with Overlapped on-Demand Pinning and MMU Notifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00356236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling High-Performance Memory Migration for Multithreaded Applications on Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTAAP'09: Workshop on Multithreaded Architectures and Applications, held in conjunction with IPDPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Throughput Intra-Node MPI Communication with Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Weimar, Germany. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2009.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Task and Data Placement over NUMA Architectures: an OpenMP Runtime Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02303-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIC-assisted Cache-Efficient Receive Stack for Message Passing over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03869-3_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Tradeoff between Host Interrupt Load and MPI Latency over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2009.5289165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Message Passing over Ethernet with I/OAT Copy Offload in Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2008.4663775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Open-MX: High-Performance Message Passing over generic Ethernet hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00210704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient OpenMP Runtime System for Hierarchical Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.148--159, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69303-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00154502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of NUMA Effects on High-Speed Networking with Multi-Opteron Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Network API for in-Kernel Applications in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boston, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2005.347044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Remote File Access through a Shared Library Client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Las Vegas, United States. pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès optimisés aux fichiers distants dans les grappes disposant d'un réseau rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Client's side communications in a Distributed File System within a Myrinet Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-Speed Local Networks (HSLN), held in conjunction with the 29th IEEE LCN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Tampa, United States. pp.726-733, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2004.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Remote File System Access over High Bandwidth Local Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters (CAC'04), held in conjunction with the 18th IEEE IPDPS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, United States. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2004.1303196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Towards Heuristics for Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anara Kozhokanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Terboven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HPC applications for in situ Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd European MPI Users' Group Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149, 2015, 978-1-4503-3795-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Networks: From Cluster to Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.261, 2011, 978-1-84821-286-2. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118602003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de calcul - des grappes aux nuages de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Soudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science - Lavoisier, pp.213, 2010, 978-2-7462-3006-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux rapides et stockage distribué dans les grappes de calculateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.194, 2010, 978-613-1-51872-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What HPC Networking Requires from the Linux Kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Interference from Concurrent Jobs on Checkpointing Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Trochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francieli Boito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Boëzennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Kritikakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of upcoming HPC Applications and their Impact on Reservation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9359, Inria &amp; Labri, Université Bordeaux. 2020, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9294, Inria &amp; Labri, Univ. Bordeaux; Department of EECS, Vanderbilt University, Nashville, TN, USA; Laboratoire LIP, ENS Lyon &amp; University of Tennessee Knoxville, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9154, Inria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Model to Manage Hardware Topology in MPI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9077, Inria Bordeaux Sud-Ouest; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2018, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538002v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Structural Modeling of the Topology of next-generation heterogeneous cluster Nodes with hwloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400264v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Abstractions for Data Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Grösslinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PADAL Workshop 2014, April 28--29, Swiss National Supercomputing Center (CSCS), Lugano, Switzerland. 2014, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Assisted Collective Intra-node Communication Among Multicore and Manycore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bosilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interaction between High-Speed Networks and Distributed Storage in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Networking in Clusters without OS-bypass and Zero-copy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Lustre Performance using Myricom 10G Dual Protocol NICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atchley Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction efficace entre les réseaux rapides de stockage distribué dans les grappes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primet, Pascale Vicat-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIP RR-2006-04, Laboratoire de l'informatique du parallélisme. 2006, 2+25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Network API for in-Kernel Applications in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primet, Pascale Vicat-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2005-18, Laboratoire de l'informatique du parallélisme. 2005, 3+16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Client's side communications in a Distributed File System within a Myrinet Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-24, Laboratoire de l'informatique du parallélisme. 2004, 2+15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès optimisés aux fichiers distants dans les grappes disposant d'un réseau rapide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIP RR-2004-56, Laboratoire de l'informatique du parallélisme. 2004, 2+12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Remote File Access through a Shared Library Client.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-56, Laboratoire de l'informatique du parallélisme. 2003, 2+14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Remote File System Access over High Bandwidth Local Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-22, Laboratoire de l'informatique du parallélisme. 2003, 2+13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of ORFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux rapides et stockage distribué dans les grappes de calculateurs : propositions pour une interaction efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Ecole normale supérieure de lyon - ENS LYON, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mécanismes génériques de communication et une meilleure maîtrise des affinités dans les grappes de calculateurs hiérarchiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université de Bordeaux, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00979512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F04A2F42"/>
+    <w:nsid w:val="484C04D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-goglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8671-4615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104493887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Klinkenberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Kozhokanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04088265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Rubio Proa&#241;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2023.103023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3039728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019846956" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ilic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2883056" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019847263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937123v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Putigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2012.09.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.11.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Squyres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13CBDA6C93FAFAED79DDCF378BF2DA78E37CB5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pepin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773656.3773657" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05150331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut P&#233;pin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goedefroit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05150209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04856139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gavoille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03356585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950635v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A Le&#243;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riesen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135545v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337893" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02173336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357526.3357546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874154v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72971-8_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402755v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.35" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614437v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75178-8_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330194v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989081.2989115" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_57" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hursey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPPW.2014.38" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903790" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alaniz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nesmachnow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iturriaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gil Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.139" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Ma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2011.29" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.222" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goodell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470849" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15646-5_25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Buntinas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.22" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160888" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161101" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2009.20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2009.5289165" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00210704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536140" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2008.4663775" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175747v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154502v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69303-1_19" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2005.347044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2004.92" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2004.1303196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886110v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/citation.cfm?id=2802658" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soudan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294610v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Trochon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02328013v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538002v6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400264v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kamil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Dubey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gr&#246;sslinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chamberlain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691977v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atchley Scott" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691967v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primet, Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101775v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102013v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101914v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-goglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8671-4615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104493887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Klinkenberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Kozhokanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04088265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Rubio Proa&#241;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2023.103023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3039728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019846956" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ilic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2883056" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019847263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937123v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Putigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2012.09.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Squyres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13CBDA6C93FAFAED79DDCF378BF2DA78E37CB5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pepin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773656.3773657" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05150331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut P&#233;pin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goedefroit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05150209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04856139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gavoille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03356585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950635v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A Le&#243;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riesen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135545v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337893" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02173336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357526.3357546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72971-8_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402755v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.35" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614437v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75178-8_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330194v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989081.2989115" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_57" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hursey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPPW.2014.38" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903790" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alaniz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nesmachnow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iturriaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gil Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.139" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Ma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2011.29" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.222" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goodell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470849" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15646-5_25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Buntinas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.22" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160888" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161101" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2009.20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_98" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2009.5289165" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2008.4663775" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00210704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536140" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69303-1_19" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2005.347044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2004.92" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2004.1303196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886110v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/citation.cfm?id=2802658" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soudan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294610v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Trochon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02328013v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538002v6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400264v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kamil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Dubey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gr&#246;sslinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chamberlain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atchley Scott" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primet, Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101775v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102013v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101914v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>