--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Goglin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brice-goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8671-4615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">104493887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Exploiting Heterogeneous Shared Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anara Kozhokanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Terboven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2023.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of software techniques to emulate heterogeneous memory systems in high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.103023. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2023.103023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards EXtreme scale technologies and accelerators for euROhpc hw/Sw supercomputing applications for exascale: The TEXTAROSSA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ammendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Arfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.104679. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2022.104679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of upcoming HPC Applications and their Impact on Reservation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.1178-1190. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2020.3039728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (6), pp.1221-1239. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342019846956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Non-Uniform Memory Access on Large Compute Nodes with the Cache-Aware Roofline Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (6), pp.1374--1389. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2018.2883056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling High-throughput Applications for in situ Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (6), pp.1185-1200. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342019847263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware topology management in MPI applications through hierarchical communicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.70 - 90. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue: Comparer la puissance de deux ordinateurs, c'est facile !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNEM: a Generic and Scalable Kernel-Assisted Intra-node MPI Communication Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (2), pp.176-188. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2012.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux pour le calcul haute performance : facteur, livreur ou déménageur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Locality: Peering under the hood of your server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Pro Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Message Passing over generic Ethernet Hardware with Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De votre boulangerie à un système d'exploitation multiprocesseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et plus vite si affinités...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00604025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIC-assisted cache-efficient receive stack for message passing over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue: Euro-Par 2009, 23 (2), pp.199-210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForestGOMP: an efficient OpenMP environment for NUMA architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-010-0136-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction efficace entre les réseaux rapides et le stockage distribué dans les grappes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7/2008), pp.911-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward unprivileged, portable and generic network topology discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA/HPCAsia 2026 - Supercomputing Asia and International Conference on High Performance Computing in Asia Pacific Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Osaka, Japan. pp.271-283, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3773656.3773657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de tâches MPI pour minimiser la charge par carte réseau et améliorer la localité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interruptions en espace utilisateur depuis le réseau BXI pour le recouvrement calcul/communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Notification through User-Level Interrupts for the BXI Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2025 - 27th IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinburgh (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Projection for Design-Space Exploration on future HPC Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Domke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-based Data Placement Optimization in Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2024 - International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEEE, Sep 2024, Kobe, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Heuristics for heterogeneous memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMEM 2024 - 5th Workshop on Heterogeneity and Memory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Performance Attributes for Managing Heterogeneous Memory in HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSEC 2022 - 23rd IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing, held in conjunction with the IPDPS 2022 - 36th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative performance projection on Arm architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dupros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Euro-Par Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bandwidth Throttling to Quantify Application Sensitivity to Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCHPC'21: Workshop on Memory Centric High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTAROSSA: Towards EXtreme scale Technologies and Accelerators for euROhpc hw/Sw Supercomputing Applications for exascale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fornaciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2021 - 24th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo / Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2020 - 34th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, New Orleans, LA / Virtual, United States. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Driven Requirements for Node Resource Management in Next-Generation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar A León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Gerofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROSS 2020 : International Workshop on Runtime and Operating Systems for Supercomputers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Atlanta, GA / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Thread Placement in NUMA Architectures: A Statistical Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3337821.3337893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135545v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Partitioning Non-Volatile Memory DIMMs between Co-scheduled Jobs on HPC Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2019: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&MMs: Navigating Complex Memory Spaces with hwloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar A León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Memory Systems Proceedings (MEMSYS19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357526.3357546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Footprint of Locality Information on Many-Core Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Runtime and Operating Systems for the Many-core Era (ROME 2018), held in conjunction with IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vancouver, BC, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2018.00201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Large Compute Nodes with Heterogeneous Memories with Cache-Aware Roofline Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing systems - Performance Modeling, Benchmarking, and Simulation - 8th International Workshop, PMBS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver (CO), United States. pp.91-113, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72971-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Overhead of Topology Discovery for Locality-aware Scheduling in HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP2017 - 25th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, St Petersburg, Russia. pp.9, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2017.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402755v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netloc: a Tool for Topology-Aware Process Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2017: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75178-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Locality of Heterogeneous Memory Architectures to HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM International Symposium on Memory Systems (MEMSYS16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989081.2989115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330194v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Cache Aware Roofline Model Building and Validation Using Topology Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NESUS Third Action Workshop and Sixth Management Committee Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesus Carretero, Oct 2016, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology-Aware Performance Monitoring Tool for Shared Resource Management in Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euro-Par 2015: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27308-2_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">netloc: Towards a Comprehensive View of the HPC System Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Hursey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPPW.2014.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark-based Performance Model for Memory-bound HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSPDiscover: An Automatic Benchmark for MultiBSP Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nesmachnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Iturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gil Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First HPCLATAM - CLCAR Joint Latin American High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valparaiso, Chile. pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of MPI Shared-Memory Communication Performance from a Cache Coherence Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSEC - The 15th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing, held in conjunction with IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Phoenix, AZ, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2014.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Topology of Heterogeneous Cluster Nodes with Hardware Locality (hwloc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance modeling for power consumption reduction on SCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Many-core Applications Research Community (MARC) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Assisted Collective Intra-node MPI Communication Among Multi-core and Many-core CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bosilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Parallel Processing (ICPP-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2011.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00602877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du coût de la cohérence de cache pour améliorer le tuilage de boucles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres de la communauté française de compilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Nancy - Grand Est, Dec 2011, Saint-Hippolyte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodging Non-Uniform I/O Access in Hierarchical Collective Operations for Multicore Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASS 2011: The 1st Workshop on Communication Architecture for Scalable Systems, held in conjunction with IPDPS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage, United States. 7p, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2011.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MPI Communication within large Multicore nodes with Kernel assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. 7 p., </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring the execution of OpenMP applications for multicore architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Parallel and Distributed Symposium (IPDPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atltanta, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2010.5470442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hwloc: a Generic Framework for Managing Hardware Affinities in HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clet-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2010 - The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2010.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive MPI Multirail Tuning for Non-Uniform Input/Output Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European MPI Users Group conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany. pp.239-248, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15646-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Efficient, Intranode, Large-Message MPI Communication with MPICH2-Nemesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Buntinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference on Parallel Processing (ICPP-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2009.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Migration on Next-Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Memory Pinning from the Application with Overlapped on-Demand Pinning and MMU Notifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00356236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling High-Performance Memory Migration for Multithreaded Applications on Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTAAP'09: Workshop on Multithreaded Architectures and Applications, held in conjunction with IPDPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Throughput Intra-Node MPI Communication with Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Weimar, Germany. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2009.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Task and Data Placement over NUMA Architectures: an OpenMP Runtime Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02303-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIC-assisted Cache-Efficient Receive Stack for Message Passing over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03869-3_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Tradeoff between Host Interrupt Load and MPI Latency over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2009.5289165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Message Passing over Ethernet with I/OAT Copy Offload in Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2008.4663775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Open-MX: High-Performance Message Passing over generic Ethernet hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00210704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient OpenMP Runtime System for Hierarchical Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.148--159, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69303-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00154502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of NUMA Effects on High-Speed Networking with Multi-Opteron Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Network API for in-Kernel Applications in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boston, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2005.347044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Remote File Access through a Shared Library Client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Las Vegas, United States. pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès optimisés aux fichiers distants dans les grappes disposant d'un réseau rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Client's side communications in a Distributed File System within a Myrinet Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-Speed Local Networks (HSLN), held in conjunction with the 29th IEEE LCN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Tampa, United States. pp.726-733, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2004.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Remote File System Access over High Bandwidth Local Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters (CAC'04), held in conjunction with the 18th IEEE IPDPS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, United States. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2004.1303196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Towards Heuristics for Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anara Kozhokanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Terboven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HPC applications for in situ Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd European MPI Users' Group Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149, 2015, 978-1-4503-3795-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Networks: From Cluster to Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.261, 2011, 978-1-84821-286-2. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118602003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de calcul - des grappes aux nuages de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Soudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science - Lavoisier, pp.213, 2010, 978-2-7462-3006-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux rapides et stockage distribué dans les grappes de calculateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.194, 2010, 978-613-1-51872-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What HPC Networking Requires from the Linux Kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Interference from Concurrent Jobs on Checkpointing Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Trochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francieli Boito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Boëzennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Kritikakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of upcoming HPC Applications and their Impact on Reservation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9359, Inria &amp; Labri, Université Bordeaux. 2020, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9294, Inria &amp; Labri, Univ. Bordeaux; Department of EECS, Vanderbilt University, Nashville, TN, USA; Laboratoire LIP, ENS Lyon &amp; University of Tennessee Knoxville, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9154, Inria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Model to Manage Hardware Topology in MPI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9077, Inria Bordeaux Sud-Ouest; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2018, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538002v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Structural Modeling of the Topology of next-generation heterogeneous cluster Nodes with hwloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400264v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Abstractions for Data Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Grösslinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PADAL Workshop 2014, April 28--29, Swiss National Supercomputing Center (CSCS), Lugano, Switzerland. 2014, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Assisted Collective Intra-node Communication Among Multicore and Manycore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bosilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interaction between High-Speed Networks and Distributed Storage in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Networking in Clusters without OS-bypass and Zero-copy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Lustre Performance using Myricom 10G Dual Protocol NICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atchley Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction efficace entre les réseaux rapides de stockage distribué dans les grappes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primet, Pascale Vicat-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIP RR-2006-04, Laboratoire de l'informatique du parallélisme. 2006, 2+25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Network API for in-Kernel Applications in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primet, Pascale Vicat-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2005-18, Laboratoire de l'informatique du parallélisme. 2005, 3+16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Client's side communications in a Distributed File System within a Myrinet Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-24, Laboratoire de l'informatique du parallélisme. 2004, 2+15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès optimisés aux fichiers distants dans les grappes disposant d'un réseau rapide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIP RR-2004-56, Laboratoire de l'informatique du parallélisme. 2004, 2+12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Remote File Access through a Shared Library Client.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-56, Laboratoire de l'informatique du parallélisme. 2003, 2+14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Remote File System Access over High Bandwidth Local Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-22, Laboratoire de l'informatique du parallélisme. 2003, 2+13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of ORFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux rapides et stockage distribué dans les grappes de calculateurs : propositions pour une interaction efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Ecole normale supérieure de lyon - ENS LYON, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mécanismes génériques de communication et une meilleure maîtrise des affinités dans les grappes de calculateurs hiérarchiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université de Bordeaux, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00979512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Goglin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brice-goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8671-4615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">104493887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Exploiting Heterogeneous Shared Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anara Kozhokanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Terboven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2023.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of software techniques to emulate heterogeneous memory systems in high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.103023. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2023.103023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards EXtreme scale technologies and accelerators for euROhpc hw/Sw supercomputing applications for exascale: The TEXTAROSSA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ammendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Arfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.104679. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2022.104679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of upcoming HPC Applications and their Impact on Reservation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.1178-1190. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2020.3039728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (6), pp.1221-1239. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342019846956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Non-Uniform Memory Access on Large Compute Nodes with the Cache-Aware Roofline Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (6), pp.1374--1389. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2018.2883056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling High-throughput Applications for in situ Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (6), pp.1185-1200. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342019847263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware topology management in MPI applications through hierarchical communicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.70 - 90. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNEM: a Generic and Scalable Kernel-Assisted Intra-node MPI Communication Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (2), pp.176-188. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2012.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue: Comparer la puissance de deux ordinateurs, c'est facile !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux pour le calcul haute performance : facteur, livreur ou déménageur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Locality: Peering under the hood of your server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Pro Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Message Passing over generic Ethernet Hardware with Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De votre boulangerie à un système d'exploitation multiprocesseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et plus vite si affinités...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00604025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIC-assisted cache-efficient receive stack for message passing over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue: Euro-Par 2009, 23 (2), pp.199-210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForestGOMP: an efficient OpenMP environment for NUMA architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-010-0136-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction efficace entre les réseaux rapides et le stockage distribué dans les grappes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7/2008), pp.911-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward unprivileged, portable and generic network topology discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA/HPCAsia 2026 - Supercomputing Asia and International Conference on High Performance Computing in Asia Pacific Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Osaka, Japan. pp.271-283, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3773656.3773657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de tâches MPI pour minimiser la charge par carte réseau et améliorer la localité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interruptions en espace utilisateur depuis le réseau BXI pour le recouvrement calcul/communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Notification through User-Level Interrupts for the BXI Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2025 - 27th IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinburgh (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Projection for Design-Space Exploration on future HPC Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Domke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-based Data Placement Optimization in Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2024 - International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEEE, Sep 2024, Kobe, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Heuristics for heterogeneous memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMEM 2024 - 5th Workshop on Heterogeneity and Memory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Performance Attributes for Managing Heterogeneous Memory in HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSEC 2022 - 23rd IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing, held in conjunction with the IPDPS 2022 - 36th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative performance projection on Arm architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dupros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Euro-Par Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bandwidth Throttling to Quantify Application Sensitivity to Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCHPC'21: Workshop on Memory Centric High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTAROSSA: Towards EXtreme scale Technologies and Accelerators for euROhpc hw/Sw Supercomputing Applications for exascale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fornaciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2021 - 24th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo / Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2020 - 34th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, New Orleans, LA / Virtual, United States. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Driven Requirements for Node Resource Management in Next-Generation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar A León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Gerofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROSS 2020 : International Workshop on Runtime and Operating Systems for Supercomputers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Atlanta, GA / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Thread Placement in NUMA Architectures: A Statistical Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3337821.3337893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135545v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Partitioning Non-Volatile Memory DIMMs between Co-scheduled Jobs on HPC Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2019: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&MMs: Navigating Complex Memory Spaces with hwloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar A León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Rubio Proaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Memory Systems Proceedings (MEMSYS19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357526.3357546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Footprint of Locality Information on Many-Core Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Runtime and Operating Systems for the Many-core Era (ROME 2018), held in conjunction with IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vancouver, BC, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2018.00201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Large Compute Nodes with Heterogeneous Memories with Cache-Aware Roofline Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing systems - Performance Modeling, Benchmarking, and Simulation - 8th International Workshop, PMBS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver (CO), United States. pp.91-113, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72971-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Overhead of Topology Discovery for Locality-aware Scheduling in HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP2017 - 25th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, St Petersburg, Russia. pp.9, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2017.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402755v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netloc: a Tool for Topology-Aware Process Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2017: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75178-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Locality of Heterogeneous Memory Architectures to HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM International Symposium on Memory Systems (MEMSYS16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989081.2989115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330194v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Cache Aware Roofline Model Building and Validation Using Topology Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Ilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NESUS Third Action Workshop and Sixth Management Committee Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesus Carretero, Oct 2016, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology-Aware Performance Monitoring Tool for Shared Resource Management in Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euro-Par 2015: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27308-2_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">netloc: Towards a Comprehensive View of the HPC System Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Hursey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPPW.2014.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark-based Performance Model for Memory-bound HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSPDiscover: An Automatic Benchmark for MultiBSP Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alaniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nesmachnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Iturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gil Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First HPCLATAM - CLCAR Joint Latin American High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valparaiso, Chile. pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of MPI Shared-Memory Communication Performance from a Cache Coherence Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSEC - The 15th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing, held in conjunction with IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Phoenix, AZ, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2014.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Topology of Heterogeneous Cluster Nodes with Hardware Locality (hwloc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Assisted Collective Intra-node MPI Communication Among Multi-core and Many-core CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bosilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Parallel Processing (ICPP-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2011.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00602877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance modeling for power consumption reduction on SCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Many-core Applications Research Community (MARC) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du coût de la cohérence de cache pour améliorer le tuilage de boucles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Putigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres de la communauté française de compilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Nancy - Grand Est, Dec 2011, Saint-Hippolyte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodging Non-Uniform I/O Access in Hierarchical Collective Operations for Multicore Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASS 2011: The 1st Workshop on Communication Architecture for Scalable Systems, held in conjunction with IPDPS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage, United States. 7p, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2011.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MPI Communication within large Multicore nodes with Kernel assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. 7 p., </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring the execution of OpenMP applications for multicore architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Parallel and Distributed Symposium (IPDPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atltanta, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2010.5470442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hwloc: a Generic Framework for Managing Hardware Affinities in HPC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clet-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2010 - The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2010.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive MPI Multirail Tuning for Non-Uniform Input/Output Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European MPI Users Group conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany. pp.239-248, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15646-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Memory Pinning from the Application with Overlapped on-Demand Pinning and MMU Notifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00356236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling High-Performance Memory Migration for Multithreaded Applications on Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTAAP'09: Workshop on Multithreaded Architectures and Applications, held in conjunction with IPDPS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Efficient, Intranode, Large-Message MPI Communication with MPICH2-Nemesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Buntinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference on Parallel Processing (ICPP-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2009.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Migration on Next-Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Throughput Intra-Node MPI Communication with Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Weimar, Germany. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2009.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Task and Data Placement over NUMA Architectures: an OpenMP Runtime Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02303-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Tradeoff between Host Interrupt Load and MPI Latency over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Furmento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2009.5289165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIC-assisted Cache-Efficient Receive Stack for Message Passing over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03869-3_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Message Passing over Ethernet with I/OAT Copy Offload in Open-MX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2008.4663775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Open-MX: High-Performance Message Passing over generic Ethernet hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00210704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient OpenMP Runtime System for Hierarchical Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broquedis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wacrenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.148--159, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69303-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00154502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of NUMA Effects on High-Speed Networking with Multi-Opteron Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Network API for in-Kernel Applications in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boston, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2005.347044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Remote File Access through a Shared Library Client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Las Vegas, United States. pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès optimisés aux fichiers distants dans les grappes disposant d'un réseau rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Client's side communications in a Distributed File System within a Myrinet Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-Speed Local Networks (HSLN), held in conjunction with the 29th IEEE LCN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Tampa, United States. pp.726-733, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2004.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Remote File System Access over High Bandwidth Local Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication Architecture for Clusters (CAC'04), held in conjunction with the 18th IEEE IPDPS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, United States. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2004.1303196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2M: Towards Heuristics for Heterogeneous Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anara Kozhokanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Terboven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Cluster 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling HPC applications for in situ Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd European MPI Users' Group Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149, 2015, 978-1-4503-3795-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Networks: From Cluster to Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.261, 2011, 978-1-84821-286-2. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118602003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux rapides et stockage distribué dans les grappes de calculateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.194, 2010, 978-613-1-51872-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de calcul - des grappes aux nuages de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Soudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science - Lavoisier, pp.213, 2010, 978-2-7462-3006-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What HPC Networking Requires from the Linux Kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Interference from Concurrent Jobs on Checkpointing Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Trochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francieli Boito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Boëzennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Kritikakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of upcoming HPC Applications and their Impact on Reservation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9359, Inria &amp; Labri, Université Bordeaux. 2020, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gainaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9294, Inria &amp; Labri, Univ. Bordeaux; Department of EECS, Vanderbilt University, Nashville, TN, USA; Laboratoire LIP, ENS Lyon &amp; University of Tennessee Knoxville, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9154, Inria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Model to Manage Hardware Topology in MPI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9077, Inria Bordeaux Sud-Ouest; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2018, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538002v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Structural Modeling of the Topology of next-generation heterogeneous cluster Nodes with hwloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400264v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Abstractions for Data Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Grösslinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PADAL Workshop 2014, April 28--29, Swiss National Supercomputing Center (CSCS), Lugano, Switzerland. 2014, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Assisted Collective Intra-node Communication Among Multicore and Manycore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bosilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Squyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interaction between High-Speed Networks and Distributed Storage in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Networking in Clusters without OS-bypass and Zero-copy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Lustre Performance using Myricom 10G Dual Protocol NICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atchley Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction efficace entre les réseaux rapides de stockage distribué dans les grappes de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primet, Pascale Vicat-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIP RR-2006-04, Laboratoire de l'informatique du parallélisme. 2006, 2+25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Network API for in-Kernel Applications in Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primet, Pascale Vicat-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2005-18, Laboratoire de l'informatique du parallélisme. 2005, 3+16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Client's side communications in a Distributed File System within a Myrinet Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-24, Laboratoire de l'informatique du parallélisme. 2004, 2+15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès optimisés aux fichiers distants dans les grappes disposant d'un réseau rapide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIP RR-2004-56, Laboratoire de l'informatique du parallélisme. 2004, 2+12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Remote File Access through a Shared Library Client.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-56, Laboratoire de l'informatique du parallélisme. 2003, 2+14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Remote File System Access over High Bandwidth Local Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-22, Laboratoire de l'informatique du parallélisme. 2003, 2+13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of ORFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prylli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux rapides et stockage distribué dans les grappes de calculateurs : propositions pour une interaction efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Ecole normale supérieure de lyon - ENS LYON, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mécanismes génériques de communication et une meilleure maîtrise des affinités dans les grappes de calculateurs hiérarchiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université de Bordeaux, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00979512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="484C04D1"/>
+    <w:nsid w:val="5144D807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-goglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8671-4615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104493887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Klinkenberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Kozhokanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04088265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Rubio Proa&#241;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2023.103023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3039728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019846956" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ilic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2883056" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019847263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937123v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Putigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2012.09.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Squyres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13CBDA6C93FAFAED79DDCF378BF2DA78E37CB5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pepin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773656.3773657" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05150331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut P&#233;pin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goedefroit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05150209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04856139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gavoille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03356585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950635v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A Le&#243;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riesen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135545v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337893" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02173336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357526.3357546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72971-8_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402755v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.35" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614437v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75178-8_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330194v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989081.2989115" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_57" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hursey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPPW.2014.38" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903790" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alaniz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nesmachnow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iturriaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gil Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.139" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Ma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2011.29" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.222" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goodell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470849" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15646-5_25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Buntinas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.22" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160888" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161101" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2009.20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_98" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2009.5289165" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2008.4663775" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00210704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536140" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69303-1_19" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2005.347044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2004.92" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2004.1303196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886110v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/citation.cfm?id=2802658" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soudan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294610v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Trochon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02328013v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538002v6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400264v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kamil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Dubey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gr&#246;sslinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chamberlain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atchley Scott" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primet, Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101775v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102013v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101914v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-goglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8671-4615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104493887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Klinkenberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Kozhokanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04088265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Rubio Proa&#241;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2023.103023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3039728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019846956" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ilic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2883056" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019847263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937123v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2012.09.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Putigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Squyres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13CBDA6C93FAFAED79DDCF378BF2DA78E37CB5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pepin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773656.3773657" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05150331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut P&#233;pin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goedefroit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05150209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04856139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gavoille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03356585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950635v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A Le&#243;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riesen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135545v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337893" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02173336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357526.3357546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72971-8_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402755v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.35" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614437v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75178-8_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330194v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989081.2989115" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_57" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hursey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPPW.2014.38" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903790" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alaniz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nesmachnow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iturriaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gil Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.139" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Ma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2011.29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649635v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.222" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goodell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470849" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15646-5_25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160888" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Buntinas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.22" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378580v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2009.20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2009.5289165" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2008.4663775" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00210704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536140" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69303-1_19" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2005.347044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2004.92" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2004.1303196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886110v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/citation.cfm?id=2802658" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soudan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294610v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Trochon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02328013v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538002v6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400264v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kamil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Dubey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gr&#246;sslinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chamberlain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atchley Scott" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primet, Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101775v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102013v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101914v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>