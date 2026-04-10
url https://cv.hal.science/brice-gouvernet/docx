--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -249,222 +249,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garantir l’indépendance de la science : un défi contemporain pour la sexologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMPACT, NEEDS, AND GENDER DISPARITIES AMONG YOUNG EVANGELICAL ADULTS IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bondil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Adam</w:t>
+                <w:t xml:space="preserve">A Letzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sexol.2025.74⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sexual Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (Supplement_2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jsxmed/qdaf077.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529683v1</w:t>
+                <w:t xml:space="preserve">hal-05354026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT, NEEDS, AND GENDER DISPARITIES AMONG YOUNG EVANGELICAL ADULTS IN FRANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Garantir l’indépendance de la science : un défi contemporain pour la sexologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bondil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Letzel</w:t>
+                <w:t xml:space="preserve">Françoise Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sexual Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (Supplement_2), </w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (3), pp.117-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jsxmed/qdaf077.197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2025.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354026v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Media Influencers and Sexual Health: A Systematic Review of Communication Techniques</w:t>
               </w:r>
@@ -821,902 +821,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Validation of the New Sexual Satisfaction Scale Short Form (NSSS-SF Fr)</w:t>
+                <w:t xml:space="preserve">Menstrual health under the scientific microscope: Text mining analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sexes5010003⟩</w:t>
+              <w:t xml:space="preserve">Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17455057241290895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887283v1</w:t>
+                <w:t xml:space="preserve">hal-04887279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sexologie comme transdiscipline</w:t>
+                <w:t xml:space="preserve">French Validation of the New Sexual Satisfaction Scale Short Form (NSSS-SF Fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (2), pp.59-60. </w:t>
+              <w:t xml:space="preserve">Sexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.31-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sexol.2024.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sexes5010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354495v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual health under the scientific microscope: Text mining analysis</w:t>
+                <w:t xml:space="preserve">La sexologie comme transdiscipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brisson</w:t>
+                <w:t xml:space="preserve">Mylène Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, </w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (2), pp.59-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17455057241290895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2024.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887279v1</w:t>
+                <w:t xml:space="preserve">hal-05354495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle alternatif des troubles de la personnalité en population française : évaluation avec des outils brefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hommage à Georges Abraham (1927-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Combaluzier</w:t>
+                <w:t xml:space="preserve">Willy Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gouvernet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Murphy</w:t>
+                <w:t xml:space="preserve">Robert Porto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.03.012⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), pp.94-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2023.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495883v1</w:t>
+                <w:t xml:space="preserve">hal-05529738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Georges Abraham (1927-2023)</w:t>
+                <w:t xml:space="preserve">D’une vision simplificatrice de la pornographie à la nécessité d’un regard complexe sur les pornographies Questionner la consommation de pornographie en consultation sexologique : que nous apprend la littérature scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Porto</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Letzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (2), pp.94-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sexol.2023.0016⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2023.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529738v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une vision simplificatrice de la pornographie à la nécessité d’un regard complexe sur les pornographies Questionner la consommation de pornographie en consultation sexologique : que nous apprend la littérature scientifique ?</w:t>
+                <w:t xml:space="preserve">De nouvelles perspectives pour le journal Sexologies, une réponse aux enjeux de la sexologie francophone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Letzel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (1), pp.71-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sexol.2023.0004⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2023.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227047v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles perspectives pour le journal Sexologies, une réponse aux enjeux de la sexologie francophone ?</w:t>
+                <w:t xml:space="preserve">La sexologie, un champ d’intervention et une discipline scientifique autonome ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Adam</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françosie Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (1), pp.3-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sexol.2023.0008⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (2), pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2023.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227009v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sexologie, un champ d’intervention et une discipline scientifique autonome ?</w:t>
+                <w:t xml:space="preserve">La santé Sexuelle est-elle Internationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françosie Adam</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (2), pp.87-93. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 32 (3), pp.173-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382668v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé Sexuelle est-elle Internationale ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Adam</w:t>
+                <w:t xml:space="preserve">Le modèle alternatif des troubles de la personnalité en population française : évaluation avec des outils brefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (5), pp.496-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455124v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du 3ième confinement lié à la COVID19 sur les émotions des Français : Exploration textuelle de 481 601 flux Twitter</w:t>
               </w:r>
@@ -1741,51 +1741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1966,90 +1966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du 3e confinement lié à la Covid19 sur les émotions des Français : exploration textuelle de 481 601 flux Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2094,625 +2094,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexuality was my antidepressant/anxiolytic during covid19 lockdown. Sexual behaviours as a coping strategy during first covid-19 lockdown in France</w:t>
+                <w:t xml:space="preserve">COVID-19 lockdown impact on cognitions and emotions experienced during sexual intercourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Plaie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bonierbale</w:t>
+                <w:t xml:space="preserve">M. Bonierbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual and Relationship Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14681994.2021.2015535⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.e9-e21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470974v1</w:t>
+                <w:t xml:space="preserve">hal-03470926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du confinement COVID19 sur les cognitions et émotions sexuelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Bio-psychosocial study on the impact of the COVID-19 lockdown on depression and anxiety in a sample of 1753 French-speaking subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonierbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.11.004⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469507v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 lockdown impact on cognitions and emotions experienced during sexual intercourse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bonierbale</w:t>
+                <w:t xml:space="preserve">L’activité principale à distance en période de COVID-19 : quel impact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Plaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (1), pp.e9-e21. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470926v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-psychosocial study on the impact of the COVID-19 lockdown on depression and anxiety in a sample of 1753 French-speaking subjects</w:t>
+                <w:t xml:space="preserve">« Quand je suis harcelée, je souffre de me penser comme un objet ». L’objectification de soi comme médiateur de la relation harcèlement sexuel–troubles anxio-dépressifs dans un échantillon de 292 femmes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bonierbale</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Plaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.03.002⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470943v1</w:t>
+                <w:t xml:space="preserve">hal-03470923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité principale à distance en période de COVID-19 : quel impact ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Corruble</w:t>
+                <w:t xml:space="preserve">Sexuality was my antidepressant/anxiolytic during covid19 lockdown. Sexual behaviours as a coping strategy during first covid-19 lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Plaie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Gouvernet</w:t>
+                <w:t xml:space="preserve">Thierry Plaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bonierbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.06.002⟩</w:t>
+              <w:t xml:space="preserve">Sexual and Relationship Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (3), pp.725-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14681994.2021.2015535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470893v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand je suis harcelée, je souffre de me penser comme un objet ». L’objectification de soi comme médiateur de la relation harcèlement sexuel–troubles anxio-dépressifs dans un échantillon de 292 femmes françaises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Plaie</w:t>
+                <w:t xml:space="preserve">Impact du confinement COVID19 sur les cognitions et émotions sexuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonierbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.8-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2021.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470923v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porn studies or pornology? Network analysis of the keywords of scientific articles published between 2006 and 2017</w:t>
               </w:r>
@@ -2826,291 +2826,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styles défensifs et motivations sexuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Gouvernet</w:t>
+                <w:t xml:space="preserve">Defensive styles and sexual motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rebelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (4), pp.155-165. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.e93-e102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495891v1</w:t>
+                <w:t xml:space="preserve">hal-03470908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defensive styles and sexual motives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+                <w:t xml:space="preserve">Styles défensifs et motivations sexuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rebelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (4), pp.e93-e102. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.155-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470908v1</w:t>
+                <w:t xml:space="preserve">hal-05495891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#ViveLaVulve. Que nous apprend la publicité Nana™ sur les représentations de la sexualité féminine ? Analyse lexicale émotionnelle de tweets publiés entre le 6 octobre 2019 et le 14 octobre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3248,70 +3248,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’une version française de la forme brève de l’inventaire des troubles de la personnalité pour le DSM-5 (PID-5 BF) de Krueger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3335,100 +3335,100 @@
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470959v1</w:t>
+                <w:t xml:space="preserve">hal-05495892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’une version française de la forme brève de l’inventaire des troubles de la personnalité pour le DSM-5 (PID-5 BF) de Krueger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Gouvernet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3452,384 +3452,384 @@
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495892v1</w:t>
+                <w:t xml:space="preserve">hal-03470959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is pornography pathogen by itself? Study of the role of attachment profiles on the relationship between pornography and sexual satisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The smallworld of cybertherapies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Haddouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470929v1</w:t>
+                <w:t xml:space="preserve">hal-03841905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The smallworld of cybertherapies.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plurality and prevalence of sexual motivations in a sample of young francophone adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezrazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (5), pp.231-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2017.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841905v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurality and prevalence of sexual motivations in a sample of young francophone adults</w:t>
+                <w:t xml:space="preserve">Is pornography pathogen by itself? Study of the role of attachment profiles on the relationship between pornography and sexual satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Combaluzier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rebelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yougbaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 67 (5), pp.231-245. </w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.e27-e33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2017.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470951v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employability: review and research prospects</w:t>
               </w:r>
@@ -3932,51 +3932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybertherapy: a scientific model? A text mining analysis of published abstracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Haddouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4014,64 +4014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual motivations: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4125,261 +4125,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations sexuelles et attachement : étude exploratoire dans une population de 143 étudiantes francophones</w:t>
+                <w:t xml:space="preserve">Apport de l'étude des mécanismes de défense à une compréhension de la relation aux traitements antirétroviraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Rezrazi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Viaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470966v1</w:t>
+                <w:t xml:space="preserve">hal-03067804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'étude des mécanismes de défense à une compréhension de la relation aux traitements antirétroviraux</w:t>
+                <w:t xml:space="preserve">Motivations sexuelles et attachement : étude exploratoire dans une population de 143 étudiantes francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Viaux</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezrazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 173 (1), pp.31-37. </w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (4), pp.194-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067804v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4391,165 +4391,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sexologiques sur les pornographies : De la consommation à l’éducation et au soin ?</w:t>
+                <w:t xml:space="preserve">Sexualité ou sexualités ? Finalement, le sexe, c'est quoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des centres de santé sexuelle parisiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Paris, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Soirée Crush organisée par Science Action Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Action Normandie, Feb 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227141v1</w:t>
+                <w:t xml:space="preserve">hal-04227157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité ou sexualités ? Finalement, le sexe, c'est quoi ?</w:t>
+                <w:t xml:space="preserve">Réflexions sexologiques sur les pornographies : De la consommation à l’éducation et au soin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée Crush organisée par Science Action Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science Action Normandie, Feb 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire des centres de santé sexuelle parisiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Paris, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227157v1</w:t>
+                <w:t xml:space="preserve">hal-04227141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sexologues ont-ils besoin de modèles ?</w:t>
               </w:r>
@@ -4805,247 +4805,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des confinements covid-19 Français sur les cognitions et émotions sexuelles</w:t>
+                <w:t xml:space="preserve">During covid19 lockdown, my sexual fantasies were not the same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII congresso INCOM Chili</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, online, Chile</w:t>
+              <w:t xml:space="preserve">25th Congress of the World Association for Sexual Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, online, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475285v1</w:t>
+                <w:t xml:space="preserve">hal-03475276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masturbation in time of Covid : “my behaviors change, but my feelings too !”</w:t>
+                <w:t xml:space="preserve">Impact des confinements covid-19 Français sur les cognitions et émotions sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Congress of the World Association for Sexual Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, online, South Africa</w:t>
+              <w:t xml:space="preserve">VII congresso INCOM Chili</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, online, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475280v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">During covid19 lockdown, my sexual fantasies were not the same</w:t>
+                <w:t xml:space="preserve">Masturbation in time of Covid : “my behaviors change, but my feelings too !”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congress of the World Association for Sexual Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, online, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475276v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of the symposium : &amp;quot;French sexology: contributions and specificities</w:t>
               </w:r>
@@ -5394,51 +5394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tasseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.102026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529683v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.74" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdaf077.197" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sable" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azonaha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdaf077.196" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Combaluzier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Launay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Murphy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sexes5010003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2024.42" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887279v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057241290895" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combaluzier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouvernet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgoise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murphy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pasini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Porto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Letzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;osie Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouvernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezrazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07399332.2022.2070625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plaie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonierbale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681994.2021.2015535" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonierbale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.11.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.11.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.03.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corruble" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Plaie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2021.09.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Hentati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Rebelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rezrazi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sebbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23268743.2019.1615378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rebelo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wunsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2018.02.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470959v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hentati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yougbar&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2016.10.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.08.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-015-9288-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.08.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Viaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.09.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Corruble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chavignon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tasseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.102026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdaf077.197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.74" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sable" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azonaha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdaf077.196" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Combaluzier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Launay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Murphy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057241290895" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sexes5010003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bolmont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2024.42" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pasini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Porto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Letzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;osie Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combaluzier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouvernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgoise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murphy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouvernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezrazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07399332.2022.2070625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonierbale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.11.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.03.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corruble" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Plaie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2021.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plaie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonierbale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681994.2021.2015535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.11.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Hentati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Rebelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rezrazi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sebbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23268743.2019.1615378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rebelo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wunsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2018.02.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hentati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yougbar&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2016.10.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-015-9288-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Viaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.09.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.08.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Corruble" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chavignon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>