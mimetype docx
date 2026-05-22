--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,222 +249,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT, NEEDS, AND GENDER DISPARITIES AMONG YOUNG EVANGELICAL ADULTS IN FRANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Garantir l’indépendance de la science : un défi contemporain pour la sexologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bondil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Letzel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sexual Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jsxmed/qdaf077.197⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (3), pp.117-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2025.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354026v1</w:t>
+                <w:t xml:space="preserve">hal-05529683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garantir l’indépendance de la science : un défi contemporain pour la sexologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMPACT, NEEDS, AND GENDER DISPARITIES AMONG YOUNG EVANGELICAL ADULTS IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Adam</w:t>
+                <w:t xml:space="preserve">A Letzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (3), pp.117-121. </w:t>
+              <w:t xml:space="preserve">Journal of Sexual Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (Supplement_2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sexol.2025.74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jsxmed/qdaf077.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529683v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Media Influencers and Sexual Health: A Systematic Review of Communication Techniques</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexologie comme transdiscipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1113,51 +1113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Georges Abraham (1927-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,291 +1302,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles perspectives pour le journal Sexologies, une réponse aux enjeux de la sexologie francophone ?</w:t>
+                <w:t xml:space="preserve">La santé Sexuelle est-elle Internationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (1), pp.3-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 32 (3), pp.173-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227009v1</w:t>
+                <w:t xml:space="preserve">hal-04455124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexologie, un champ d’intervention et une discipline scientifique autonome ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françosie Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (2), pp.87-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/sexol.2023.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé Sexuelle est-elle Internationale ?</w:t>
+                <w:t xml:space="preserve">De nouvelles perspectives pour le journal Sexologies, une réponse aux enjeux de la sexologie francophone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (3), pp.173-175</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2023.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455124v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle alternatif des troubles de la personnalité en population française : évaluation avec des outils brefs</w:t>
               </w:r>
@@ -3060,1245 +3060,1408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#ViveLaVulve. Que nous apprend la publicité Nana™ sur les représentations de la sexualité féminine ? Analyse lexicale émotionnelle de tweets publiés entre le 6 octobre 2019 et le 14 octobre 2019</w:t>
+                <w:t xml:space="preserve">Styles défensifs et motivations sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (1), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.01.004⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469510v1</w:t>
+                <w:t xml:space="preserve">hal-05601027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orgasme masculin est-il complexe ? Étude exploratoire des discours sur l’orgasme de 923 hommes en couple</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Brenot</w:t>
+                <w:t xml:space="preserve">#ViveLaVulve. Que nous apprend la publicité Nana™ sur les représentations de la sexualité féminine ? Analyse lexicale émotionnelle de tweets publiés entre le 6 octobre 2019 et le 14 octobre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28 (2), pp.73-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2018.02.014⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470964v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’une version française de la forme brève de l’inventaire des troubles de la personnalité pour le DSM-5 (PID-5 BF) de Krueger</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Rezrazi</w:t>
+                <w:t xml:space="preserve">L’orgasme masculin est-il complexe ? Étude exploratoire des discours sur l’orgasme de 923 hommes en couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.006⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2018.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495892v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’une version française de la forme brève de l’inventaire des troubles de la personnalité pour le DSM-5 (PID-5 BF) de Krueger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porn studies or pornology? Network analysis of the keywords of scientific articles published between 2006 and 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rezrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.006⟩</w:t>
+              <w:t xml:space="preserve">Porn Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.228-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23268743.2019.1615378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470959v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The smallworld of cybertherapies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+                <w:t xml:space="preserve">Validation d’une version française de la forme brève de l’inventaire des troubles de la personnalité pour le DSM-5 (PID-5 BF) de Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezrazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841905v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurality and prevalence of sexual motivations in a sample of young francophone adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation d’une version française de la forme brève de l’inventaire des troubles de la personnalité pour le DSM-5 (PID-5 BF) de Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Sebbe</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezrazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470951v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is pornography pathogen by itself? Study of the role of attachment profiles on the relationship between pornography and sexual satisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The smallworld of cybertherapies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Haddouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470929v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employability: review and research prospects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plurality and prevalence of sexual motivations in a sample of young francophone adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rossier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezrazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10775-015-9288-4⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (5), pp.231-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063341v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybertherapy: a scientific model? A text mining analysis of published abstracts.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is pornography pathogen by itself? Study of the role of attachment profiles on the relationship between pornography and sexual satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yougbaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.e27-e33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2016.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841912v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual motivations: A critical review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is pornography pathogen by itself? Study of the role of attachment profiles on the relationship between pornography and sexual satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yougbaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (1), pp.e24-e28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2015.08.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.e27-e33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469515v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'étude des mécanismes de défense à une compréhension de la relation aux traitements antirétroviraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Employability: review and research prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Viaux</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.09.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.69-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10775-015-9288-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067804v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations sexuelles et attachement : étude exploratoire dans une population de 143 étudiantes francophones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cybertherapy: a scientific model? A text mining analysis of published abstracts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Haddouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexual motivations: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4308,72 +4471,306 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezrazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.e24-e28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2015.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de l'étude des mécanismes de défense à une compréhension de la relation aux traitements antirétroviraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Viaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivations sexuelles et attachement : étude exploratoire dans une population de 143 étudiantes francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (4), pp.194-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sexol.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4383,871 +4780,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité ou sexualités ? Finalement, le sexe, c'est quoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée Crush organisée par Science Action Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Science Action Normandie, Feb 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sexologiques sur les pornographies : De la consommation à l’éducation et au soin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des centres de santé sexuelle parisiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mairie de Paris, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sexologues ont-ils besoin de modèles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Sexologie et de Santé Sexuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux modèles de jouissance : La Sexologie, Science de la jouissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Sexologie et de Santé Sexuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions éthiques et usage des outils numériques en sexologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Sexologie et de Santé Sexuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard scientifique sur la pornographie : résilience paradigmatique. Apport des méthodes d’analyses textuelle comme modalité d’étude des représentations des chercheurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International ARCH, Comprendre les processus de changement. Apports de méthodes qualitatives et mixtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Liege/Belgium, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">During covid19 lockdown, my sexual fantasies were not the same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congress of the World Association for Sexual Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, online, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des confinements covid-19 Français sur les cognitions et émotions sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII congresso INCOM Chili</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, online, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masturbation in time of Covid : “my behaviors change, but my feelings too !”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congress of the World Association for Sexual Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, online, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of the symposium : &amp;quot;French sexology: contributions and specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congress of the World Association for Sexual Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, online, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'employabilité : une recherche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Carrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chavignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, Travail d'avenir et avenir du travail. Comment faire face aux nouvelles exigences professionnelles ?, Lyon, 10-13 juillet 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5394,51 +5791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tasseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.102026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdaf077.197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.74" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sable" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azonaha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdaf077.196" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Combaluzier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Launay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Murphy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057241290895" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sexes5010003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bolmont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2024.42" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pasini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Porto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Letzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;osie Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combaluzier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouvernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgoise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murphy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouvernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezrazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07399332.2022.2070625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonierbale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.11.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.03.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corruble" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Plaie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2021.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plaie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonierbale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681994.2021.2015535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.11.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Hentati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Rebelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rezrazi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sebbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23268743.2019.1615378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rebelo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wunsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2018.02.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hentati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yougbar&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2016.10.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-015-9288-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Viaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.09.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.08.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Corruble" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chavignon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tasseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.102026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529683v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.74" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdaf077.197" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sable" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azonaha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdaf077.196" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Combaluzier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Launay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Murphy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057241290895" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sexes5010003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bolmont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2024.42" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pasini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Porto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Letzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;osie Adam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combaluzier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouvernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgoise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murphy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouvernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezrazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07399332.2022.2070625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonierbale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.11.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.03.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corruble" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Plaie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2021.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plaie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonierbale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681994.2021.2015535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.11.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Hentati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Rebelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rezrazi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sebbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23268743.2019.1615378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rebelo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.01.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wunsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2018.02.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.07.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.08.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hentati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yougbar&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2016.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDF2C9W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-015-9288-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Viaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.09.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.08.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Corruble" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chavignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>