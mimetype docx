--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,697 +234,4510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep dive into the use of local positioning system in professional handball: Automatic detection of players’ orientation, position and game phases to analyse specific physical demands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of squat jump performance parameters using a markerless approach: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Guignard</w:t>
+                <w:t xml:space="preserve">Thomas Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Karcher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Blache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289752⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207425v1</w:t>
+                <w:t xml:space="preserve">hal-05191711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Key Points of the Cycle to Assess Upper Limb Coordination in Front Crawl: Effect of Swimming Speed and Impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Létocart</w:t>
+                <w:t xml:space="preserve">Predicting the potential of middle- and long-distance track runners by evaluating the performance improvement rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime l'Hermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bosche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Guignard</w:t>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (16), pp.17979-17989. </w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Journal of Sports Medicine and Physical Fitness, -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3290648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.24.15123-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196826v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing Physical Data in Professional Handball: Using Local Positioning Systems to Automatically Define Defensive Organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From theory to practice: modeling performance in breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22155692⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1489456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330575v1</w:t>
+                <w:t xml:space="preserve">hal-04992904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lebihain</w:t>
+                <w:t xml:space="preserve">Effect of breathing conditions on relationships between impairment, breathing laterality and coordination symmetry in elite para swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Regaieg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.6456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-56872-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852489v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of paddles and fins on front crawl kinematics, arm stroke efficiency, coordination, and estimated energy cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Souza Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1174090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A deep dive into the use of local positioning system in professional handball: Automatic detection of players’ orientation, position and game phases to analyse specific physical demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0289752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Detection of Key Points of the Cycle to Assess Upper Limb Coordination in Front Crawl: Effect of Swimming Speed and Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Regaieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (16), pp.17979-17989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3290648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Vignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictions of the Distance Running Performances of Female Runners Using Different Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L’hermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (11), pp.949-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1821-6179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualizing Physical Data in Professional Handball: Using Local Positioning Systems to Automatically Define Defensive Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Vignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ability of pool lifeguards to detect a submerged manikin in artificial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Vignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validity, reliability and accuracy of inertial measurement units (IMUs) to measure angles: application in swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simbaña Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (10), pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14763141.2021.1945136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Distance Running Performances of Female Runners Using Nomograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Racil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chedly Jlid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (09), pp.773-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1673-6829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination Dynamics of Upper Limbs in Swimming: Effects of Speed and Fluid Flow Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Dalla Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2019.1680787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education and transfer of water competencies: An ecological dynamics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Davids</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1356336X2090217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356336X20902172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper to Lower Limb Coordination Dynamics in Swimming Depending on Swimming Speed and Aquatic Environment Manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Dalla Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/mc.2018-0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An enactive approach to appropriation in the instrumented activity of trail running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (4), pp.459-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-019-00921-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explosive lower limb extension mechanics: An on-land vs. in-water exploratory comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mourão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Vilas-Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception and action in swimming: Effects of aquatic environment on upper limb inter-segmental coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.240-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioral Dynamics in Swimming: The Appropriate Use of Inertial Measurement Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual–Environment Interactions in Swimming: The Smallest Unit for Analysing the Emergence of Coordination Dynamics in Performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Davids</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (8), pp.1543-1554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-017-0684-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different Muscle-Recruitment Strategies among Elite Breaststrokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Olstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simbaña Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Ludvik Kjendlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.1061-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2014-0498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et action en natation : effets de l’environnement aquatique et de la vitesse de mouvement sur la dynamique des coordinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport Science and Aquatics Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing appropriate practice environments to learn foundational aquatic skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Davids</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Conference on Drowning Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Durban, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-cyclic movement variability of complex systems: An investigation in human swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XTerM2019 : systèmes compleXes, intelligence Territoriale et Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How fatigue constrains upper limbs coordination? A case study in front crawl swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Scientific Conference on Motor Skill Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lohja, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing instrumental activity in trail running through the articulation of phenomenological and behavioral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How visual information constraints the approach of the wall for tumble-turn?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIth International Symposium of Biomechanics and Medicine in Swimming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination dynamics in front crawl swimming: impacts of the environmental constraint on behavioral flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIth International Symposium of Biomechanics and Medicine in Swimming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper-to-lower limb coordination in front crawl swimming: impacts of task and environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Complex Systems in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect(s) of fluid flow manipulation on upper limb coordination in swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Workshop on Ecological Psychology (EWEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knee and ankle muscle coactivations in breaststroke swimming kick and recovery: Exploratory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Olstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Napoleon Simbaña Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Ludvik Kjendlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Conference of Biomechanics in Sports (ISBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhythms of upper-lower limbs in front crawl swimming in relation to environment and task constraints: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Congress of ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological kinematics and electromyography approach of the lower limb in breaststroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Napoleon Simbaña Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Olstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Ludvik Kjendlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Congress of ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Camera Position on the Robustness of a 2D Markerless Motion Capture System for Assessing Shoulder Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et action en natation : effets de l'environnement aquatique et de la vitesse de mouvement sur la dynamique des coordinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Education. Normandie Université, 2017. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017NORMR040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01745452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1071,51 +4884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Karcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Font" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289752" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04196826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3290648" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155692" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Vignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lebihain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Minor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.13.04.10" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ayad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1945136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191711v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04830426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerebourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime l'Hermette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.15123-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1489456" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56872-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Matos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Souza Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Karcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Font" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04196826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3290648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Vignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lebihain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Minor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.13.04.10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Held" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard Coquart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1821-6179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155692" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ayad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1945136" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Jlid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1673-6829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonifazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dalla Vedova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1680787" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X20902172" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00921-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Lauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mour&#227;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Vilas-Boas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.10.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KXF8T73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125818v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.08.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02N3CD2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00383" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0684-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Olstad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Ludvik Kjendlie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0498" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363901v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Napoleon Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lefebvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745452v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>