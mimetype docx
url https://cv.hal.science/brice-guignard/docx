--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -663,1061 +663,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of paddles and fins on front crawl kinematics, arm stroke efficiency, coordination, and estimated energy cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Detection of Key Points of the Cycle to Assess Upper Limb Coordination in Front Crawl: Effect of Swimming Speed and Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Regaieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Matos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Guimard</w:t>
+                <w:t xml:space="preserve">Jérôme Bosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1174090⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (16), pp.17979-17989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3290648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207429v1</w:t>
+                <w:t xml:space="preserve">hal-04196826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep dive into the use of local positioning system in professional handball: Automatic detection of players’ orientation, position and game phases to analyse specific physical demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (8), pp.e0289752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0289752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Key Points of the Cycle to Assess Upper Limb Coordination in Front Crawl: Effect of Swimming Speed and Impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Létocart</w:t>
+                <w:t xml:space="preserve">Effects of paddles and fins on front crawl kinematics, arm stroke efficiency, coordination, and estimated energy cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Souza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bosche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Guignard</w:t>
+                <w:t xml:space="preserve">A. Guimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (16), pp.17979-17989. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3290648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1174090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196826v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualizing Physical Data in Professional Handball: Using Local Positioning Systems to Automatically Define Defensive Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élie Vignac</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852489v1</w:t>
+                <w:t xml:space="preserve">hal-04330575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of the Distance Running Performances of Female Runners Using Different Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lerebourg</w:t>
+                <w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Vignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime L’hermette</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Le Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1821-6179⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330578v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing Physical Data in Professional Handball: Using Local Positioning Systems to Automatically Define Defensive Organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ability of pool lifeguards to detect a submerged manikin in artificial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Vignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330575v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lebihain</w:t>
+                <w:t xml:space="preserve">Predictions of the Distance Running Performances of Female Runners Using Different Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L’hermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (11), pp.949-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1821-6179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889153v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of pool lifeguards to detect a submerged manikin in artificial conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Vignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Minor</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Minor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578171v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity, reliability and accuracy of inertial measurement units (IMUs) to measure angles: application in swimming</w:t>
               </w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Racil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chedly Jlid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (09), pp.773-782. </w:t>
@@ -3517,351 +3517,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing instrumental activity in trail running through the articulation of phenomenological and behavioral data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Rochat</w:t>
+                <w:t xml:space="preserve">How visual information constraints the approach of the wall for tumble-turn?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">XIIIth International Symposium of Biomechanics and Medicine in Swimming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363307v1</w:t>
+                <w:t xml:space="preserve">hal-02363302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How visual information constraints the approach of the wall for tumble-turn?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination dynamics in front crawl swimming: impacts of the environmental constraint on behavioral flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth International Symposium of Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363302v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination dynamics in front crawl swimming: impacts of the environmental constraint on behavioral flexibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing instrumental activity in trail running through the articulation of phenomenological and behavioral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth International Symposium of Biomechanics and Medicine in Swimming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">International Congress of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363291v1</w:t>
+                <w:t xml:space="preserve">hal-02363307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-to-lower limb coordination in front crawl swimming: impacts of task and environmental constraints</w:t>
               </w:r>
@@ -4458,169 +4458,292 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Inertial Measurement Units (IMUs) in Performance and Behavioural Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.51-58, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-68703-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Camera Position on the Robustness of a 2D Markerless Motion Capture System for Assessing Shoulder Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4630,114 +4753,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et action en natation : effets de l'environnement aquatique et de la vitesse de mouvement sur la dynamique des coordinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017NORMR040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01745452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4884,51 +5007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191711v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04830426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerebourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime l'Hermette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.15123-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1489456" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56872-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Matos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Souza Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Karcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Font" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04196826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3290648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Vignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lebihain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Minor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.13.04.10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Held" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard Coquart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1821-6179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155692" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ayad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1945136" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Jlid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1673-6829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonifazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dalla Vedova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1680787" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X20902172" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00921-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Lauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mour&#227;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Vilas-Boas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.10.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KXF8T73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125818v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.08.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02N3CD2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00383" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0684-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Olstad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Ludvik Kjendlie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0498" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363901v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Napoleon Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lefebvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745452v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191711v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04830426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerebourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime l'Hermette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.15123-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1489456" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56872-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04196826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3290648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Karcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Font" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289752" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Matos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guignard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Souza Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155692" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Vignac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lebihain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Minor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.13.04.10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Held" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard Coquart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1821-6179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ayad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1945136" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Jlid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1673-6829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonifazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dalla Vedova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1680787" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X20902172" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00921-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Lauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mour&#227;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Vilas-Boas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.10.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KXF8T73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125818v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.08.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02N3CD2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00383" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0684-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Olstad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Ludvik Kjendlie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0498" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363901v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Napoleon Simba&#241;a Escobar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68703-1_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lefebvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>