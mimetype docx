--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -706,295 +706,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cornwall a-book: An Augmented Travel Guide Using Next Generation Paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-Friendly Materials for Daily-Life Inexpensive Printed Passive Devices: Towards &amp;quot;Do-It-Yourself&amp;quot; Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Frohlich</w:t>
+                <w:t xml:space="preserve">Bo-Yan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet O Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Corrigan-Kavanagh</w:t>
+                <w:t xml:space="preserve">Simon King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Beynon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haiyue Yuan</w:t>
+                <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Publishing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3998/3336451.0022.101⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics8060699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893284v1</w:t>
+                <w:t xml:space="preserve">hal-02161964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Materials for Daily-Life Inexpensive Printed Passive Devices: Towards &amp;quot;Do-It-Yourself&amp;quot; Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+                <w:t xml:space="preserve">The Cornwall a-book: An Augmented Travel Guide Using Next Generation Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frohlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Corrigan-Kavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo-Yan Chung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehmet O Tas</w:t>
+                <w:t xml:space="preserve">Megan Beynon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon King</w:t>
+                <w:t xml:space="preserve">Mirek Bober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Harnois</w:t>
+                <w:t xml:space="preserve">Haiyue Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.699. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics8060699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3998/3336451.0022.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161964v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent functionalization of polycrystalline silicon nanoribbons applied to Pb(II) electrical detection</w:t>
               </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 296 (11), pp.1749-1758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1238,390 +1238,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Dual-Gate and Gate-All-Around Polycrystalline Silicon Nanowires Field Effect Transistors: Simulation and Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteria electrical detection using 3D silicon nanowires based resistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 273, pp.1794-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962643v1</w:t>
+                <w:t xml:space="preserve">hal-01860675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Gate TFT for Chemical Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Donero</w:t>
+                <w:t xml:space="preserve">(Invited) Dual-Gate and Gate-All-Around Polycrystalline Silicon Nanowires Field Effect Transistors: Simulation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 86 (11), pp.169-176. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 86 (11), pp.79-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135429v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria electrical detection using 3D silicon nanowires based resistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-Gate TFT for Chemical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Donero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Le Bihan</w:t>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 273, pp.1794-1799. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (11), pp.169-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/08611.0169ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860675v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of a Water Soluble Flexible Substrate to Embed Electronics in Additively Manufactured Objects From Tattoo to Water Transfer Printed Electronics</w:t>
               </w:r>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (3), pp.1600946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,90 +1854,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Electronics Wrapped Around Daily-life Objects Using Original Method: Water Transfer Printing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Crand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (35), pp.29424-29429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2489,221 +2489,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ultrathin coating the next step-up for porous semiconductors ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Baishya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netpore COST Action Events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Netpore COST Action, Jul 2024, Montpellier - Online, France</w:t>
+              <w:t xml:space="preserve">PSST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989192v1</w:t>
+                <w:t xml:space="preserve">hal-04965937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is ultrathin coating the next step-up for porous semiconductors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSST 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Netpore COST Action Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Netpore COST Action, Jul 2024, Montpellier - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965937v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
               </w:r>
@@ -2808,164 +2808,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Granitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOCON 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980983v1</w:t>
+                <w:t xml:space="preserve">hal-03980717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3024,1279 +3028,1275 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">NANOCON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980717v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation paper: an augmented book platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu A Sporea</w:t>
+                <w:t xml:space="preserve">Dual-gate and gate-ail-around polycrystalline silicon nanowires field effect transistors Simulation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic and Hybrid Sensors and Bioelectronics XI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2320107⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Thin Film Transistor Technologies 14, TFTT 2018 - AiMES 2018, ECS and SMEQ Joint International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.79-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/08611.0079ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893297v1</w:t>
+                <w:t xml:space="preserve">hal-02042765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-gate TFT for chemical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Donero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Tessiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Thin Film Transistor Technologies 14, TFTT 2018 - AiMES 2018, ECS and SMEQ Joint International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.169-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-gate and gate-ail-around polycrystalline silicon nanowires field effect transistors Simulation and characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+                <w:t xml:space="preserve">Banc de mesure du bruit basse fréquence (1/f) pour la caractérisation des transistors MOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Thin Film Transistor Technologies 14, TFTT 2018 - AiMES 2018, ECS and SMEQ Joint International Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15iemes Journées Pédagogiques Nationales du Comité National de Formation en Micro-nanoélectronique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042765v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banc de mesure du bruit basse fréquence (1/f) pour la caractérisation des transistors MOS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next generation paper: an augmented book platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu A Sporea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Revill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Briend</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Scarles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15iemes Journées Pédagogiques Nationales du Comité National de Formation en Micro-nanoélectronique,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic and Hybrid Sensors and Bioelectronics XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2320107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962712v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances à base de nanofils de silicium pour la détection de bactéries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aryl-Diazonium Functionalized Polycrystalline Silicon Nanoribbons Based Device for Lead Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Natonales des Nanofils Semiconducteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458134v1</w:t>
+                <w:t xml:space="preserve">hal-01578327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process development for novel low temperature plasma synthesized nanocarbon–based biosensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Nanocarbon thin films, plasma functionnalization and process development of MOSFET biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Pattyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johannes Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Nanotec17, Carbon nanoscience and nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518076v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocarbon thin films, plasma functionnalization and process development of MOSFET biosensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pattyn</w:t>
+                <w:t xml:space="preserve">Silicon Nanowires Based Resistors for Bacteria Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hussain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotec17, Carbon nanoscience and nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763798v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl-Diazonium Functionalized Polycrystalline Silicon Nanoribbons Based Device for Lead Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résistances à base de nanofils de silicium pour la détection de bactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Natonales des Nanofils Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578327v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowires Based Resistors for Bacteria Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Process development for novel low temperature plasma synthesized nanocarbon–based biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kovacevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pattyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578329v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual gate transistors based on polycrystalline silicon nanowires</w:t>
               </w:r>
@@ -4416,51 +4416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4485,51 +4485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From copper/carbon thin films to nanoporous carbon for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Donero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5049,51 +5049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68D8E4D7"/>
+    <w:nsid w:val="A2BB1450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5280,51 +5280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-le-borgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5158-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bacova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Capek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalicka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02590667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Giannakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet O Tas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Shkunov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frohlich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Corrigan-Kavanagh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Beynon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirek Bober" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyue Yuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/3336451.0022.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Yan Chung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8060699" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808899v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01894675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Tao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-018-4372-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Donero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0169ecst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01860675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bihan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9090474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600946" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b07327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Donero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Aziz El Mel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MH51H75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu A Sporea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brown" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Revill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scarles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bihan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Tessiei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0079ecst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briend" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Renault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pattyn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hussain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578329v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040496" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. El Mel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Wenga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-le-borgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5158-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bacova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Capek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalicka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02590667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Giannakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet O Tas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Shkunov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Yan Chung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8060699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frohlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Corrigan-Kavanagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Beynon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirek Bober" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyue Yuan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/3336451.0022.101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808899v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01894675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Tao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-018-4372-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01860675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bihan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Donero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0169ecst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9090474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600946" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b07327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Donero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Aziz El Mel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MH51H75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0079ecst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bihan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Tessiei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briend" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu A Sporea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Revill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scarles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040479" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hussain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040496" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pattyn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. El Mel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Wenga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>