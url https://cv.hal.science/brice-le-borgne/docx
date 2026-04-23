--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -706,295 +706,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Materials for Daily-Life Inexpensive Printed Passive Devices: Towards &amp;quot;Do-It-Yourself&amp;quot; Electronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cornwall a-book: An Augmented Travel Guide Using Next Generation Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo-Yan Chung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehmet O Tas</w:t>
+                <w:t xml:space="preserve">David Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon King</w:t>
+                <w:t xml:space="preserve">Emily Corrigan-Kavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Harnois</w:t>
+                <w:t xml:space="preserve">Megan Beynon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirek Bober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyue Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics8060699⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/3336451.0022.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161964v1</w:t>
+                <w:t xml:space="preserve">hal-02893284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cornwall a-book: An Augmented Travel Guide Using Next Generation Paper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emily Corrigan-Kavanagh</w:t>
+                <w:t xml:space="preserve">Eco-Friendly Materials for Daily-Life Inexpensive Printed Passive Devices: Towards &amp;quot;Do-It-Yourself&amp;quot; Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Beynon</w:t>
+                <w:t xml:space="preserve">Bo-Yan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet O Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirek Bober</w:t>
+                <w:t xml:space="preserve">Simon King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyue Yuan</w:t>
+                <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Publishing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (1), </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3998/3336451.0022.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics8060699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893284v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent functionalization of polycrystalline silicon nanoribbons applied to Pb(II) electrical detection</w:t>
               </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 296 (11), pp.1749-1758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (3), pp.1600946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Crand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (35), pp.29424-29429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5049,51 +5049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2BB1450"/>
+    <w:nsid w:val="83F4A557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5280,51 +5280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-le-borgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5158-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bacova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Capek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalicka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02590667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Giannakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet O Tas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Shkunov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Yan Chung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8060699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frohlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Corrigan-Kavanagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Beynon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirek Bober" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyue Yuan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/3336451.0022.101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808899v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01894675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Tao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-018-4372-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01860675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bihan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Donero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0169ecst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9090474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600946" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b07327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Donero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Aziz El Mel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MH51H75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0079ecst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bihan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Tessiei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briend" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu A Sporea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Revill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scarles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040479" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hussain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040496" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pattyn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. El Mel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Wenga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-le-borgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5158-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bacova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Capek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalicka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02590667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Giannakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet O Tas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Shkunov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frohlich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Corrigan-Kavanagh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Beynon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirek Bober" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyue Yuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/3336451.0022.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Yan Chung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8060699" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808899v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01894675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Tao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-018-4372-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01860675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bihan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Donero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0169ecst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9090474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600946" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b07327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Donero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Aziz El Mel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MH51H75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0079ecst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bihan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Tessiei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briend" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu A Sporea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Revill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scarles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040479" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hussain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040496" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pattyn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. El Mel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Wenga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>