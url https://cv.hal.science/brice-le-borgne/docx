--- v2 (2026-04-23)
+++ v3 (2026-05-19)
@@ -974,697 +974,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent functionalization of polycrystalline silicon nanoribbons applied to Pb(II) electrical detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Invited) Dual-Gate and Gate-All-Around Polycrystalline Silicon Nanowires Field Effect Transistors: Simulation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (11), pp.79-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808899v2</w:t>
+                <w:t xml:space="preserve">hal-01962643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading and drying impact on printed pattern accuracy due to phase separation of a colloidal ink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-Gate TFT for Chemical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Donero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Tao</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-018-4372-1⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (11), pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/08611.0169ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894675v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria electrical detection using 3D silicon nanowires based resistor</w:t>
+                <w:t xml:space="preserve">Covalent functionalization of polycrystalline silicon nanoribbons applied to Pb(II) electrical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 273, pp.1794-1799. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.101⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 268, pp.368-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.04.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860675v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Dual-Gate and Gate-All-Around Polycrystalline Silicon Nanowires Field Effect Transistors: Simulation and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+                <w:t xml:space="preserve">Spreading and drying impact on printed pattern accuracy due to phase separation of a colloidal ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 296 (11), pp.1749-1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-018-4372-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962643v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Gate TFT for Chemical Detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteria electrical detection using 3D silicon nanowires based resistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+                <w:t xml:space="preserve">Baptiste Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Tessier</w:t>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 86 (11), pp.169-176. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 273, pp.1794-1799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/08611.0169ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135429v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of a Water Soluble Flexible Substrate to Embed Electronics in Additively Manufactured Objects From Tattoo to Water Transfer Printed Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1737,64 +1737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1854,77 +1854,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Electronics Wrapped Around Daily-life Objects Using Original Method: Water Transfer Printing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Crand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Harnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2118,77 +2118,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced bulk and surface states densities in metal-induced crystallized polycrystalline silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 213 (11), pp.2890--2894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2247,64 +2247,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of self-aligned gate-all-around polycrystalline silicon nanowires field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2489,989 +2489,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is ultrathin coating the next step-up for porous semiconductors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSST 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Netpore COST Action Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Netpore COST Action, Jul 2024, Montpellier - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965937v1</w:t>
+                <w:t xml:space="preserve">hal-04989192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ultrathin coating the next step-up for porous semiconductors ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Baishya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netpore COST Action Events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Netpore COST Action, Jul 2024, Montpellier - Online, France</w:t>
+              <w:t xml:space="preserve">PSST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989192v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
+                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Al Chimali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">NANOCON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981885v1</w:t>
+                <w:t xml:space="preserve">hal-03980983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">RAFALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980717v1</w:t>
+                <w:t xml:space="preserve">hal-03981885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Granitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980738v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Dailleau</w:t>
+                <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOCON 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980983v1</w:t>
+                <w:t xml:space="preserve">hal-03980738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-gate and gate-ail-around polycrystalline silicon nanowires field effect transistors Simulation and characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+                <w:t xml:space="preserve">Dual-gate TFT for chemical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Tessiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Thin Film Transistor Technologies 14, TFTT 2018 - AiMES 2018, ECS and SMEQ Joint International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.79-88, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.169-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042765v1</w:t>
+                <w:t xml:space="preserve">hal-02042762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-gate TFT for chemical detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Donero</w:t>
+                <w:t xml:space="preserve">Dual-gate and gate-ail-around polycrystalline silicon nanowires field effect transistors Simulation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Thin Film Transistor Technologies 14, TFTT 2018 - AiMES 2018, ECS and SMEQ Joint International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.169-176</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.79-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/08611.0079ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042762v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de mesure du bruit basse fréquence (1/f) pour la caractérisation des transistors MOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,64 +3669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryl-Diazonium Functionalized Polycrystalline Silicon Nanoribbons Based Device for Lead Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3911,77 +3911,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Nanowires Based Resistors for Bacteria Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4032,90 +4032,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances à base de nanofils de silicium pour la détection de bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4276,260 +4276,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual gate transistors based on polycrystalline silicon nanowires</w:t>
+                <w:t xml:space="preserve">Resistors based on polycrystalline silicon nanoribbons for lead ions detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 Spring Meeting</w:t>
+              <w:t xml:space="preserve">2016 EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457753v1</w:t>
+                <w:t xml:space="preserve">hal-02457764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistors based on polycrystalline silicon nanoribbons for lead ions detection</w:t>
+                <w:t xml:space="preserve">Dual gate transistors based on polycrystalline silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 EMRS Spring Meeting</w:t>
+              <w:t xml:space="preserve">EMRS 2016 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457764v1</w:t>
+                <w:t xml:space="preserve">hal-02457753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From copper/carbon thin films to nanoporous carbon for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Donero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,77 +4636,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Fall Meeting, sept 2015, Warsaw, Poland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4731,103 +4731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar silicon CMOS technology silicon nanowires based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion pleinière des GDR PULSE et GDR NANOFILS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
@@ -5049,51 +5049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83F4A557"/>
+    <w:nsid w:val="E1A09BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5280,51 +5280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-le-borgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5158-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bacova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Capek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalicka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02590667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Giannakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet O Tas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Shkunov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frohlich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Corrigan-Kavanagh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Beynon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirek Bober" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyue Yuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/3336451.0022.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Yan Chung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8060699" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808899v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01894675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Tao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-018-4372-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01860675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bihan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Donero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0169ecst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9090474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600946" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b07327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Donero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Aziz El Mel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MH51H75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0079ecst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bihan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Tessiei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briend" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu A Sporea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Revill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scarles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040479" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hussain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040496" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pattyn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. El Mel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Wenga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-le-borgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5158-9140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bacova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Capek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalicka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02590667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Giannakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet O Tas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Shkunov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frohlich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Corrigan-Kavanagh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Beynon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirek Bober" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyue Yuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/3336451.0022.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Yan Chung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8060699" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Donero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0169ecst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808899v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01894675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Tao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-018-4372-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01860675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bihan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9090474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600946" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b07327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Donero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Aziz El Mel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MH51H75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Tessiei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08611.0079ecst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briend" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02893297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu A Sporea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Revill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scarles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040479" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hussain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040496" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pattyn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. El Mel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Wenga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>