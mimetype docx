--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural patterns of university students during the COVID-19 pandemic: A cross-sectional study of the effects of active transportation, uninterrupted sitting time, and screen use on physical activity and sitting time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.568. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.117843.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical injuries related to the practice of physical and sports activities in France: initial results from the 2020 National Survey on Physical and Sports Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure / Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2024.2396844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants sociodémographiques et géographiques de la pratique physique et sportive au Japon : une première modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidehiro Kasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Yabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Drug Use in Ultraendurance Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mechin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mazzarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Age Effects and Self-Organized Sport Practices Among Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (2), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2023.2222772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-62, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour la gestion de la performance des organisations sportives (SOPEM) : une application à la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2023-10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accidentology of sport in France through the prism of the legitimacy theory: A first multilevel quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Isner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (7), pp.1117-1138. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902211055469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What climbing means…: The diversity of climbers in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.100585. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2022.100585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaineering incidents in France: analysis of search and rescue interventions on a 10-year period (from 2008 to 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.446-461. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-020-6208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge about Risks Related to Alpine Sports: A Collaborative Laboratory on Accidentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mountains and New Ways of Building Knowledge, 109 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports practice in Japan and France: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0253435. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : l’exemple d’un laboratoire collaboratif d’accidentologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La montagne et les nouvelles manières de faire connaissance, 109 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports participation in France and Spain: An international comparison of voraciousness for sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.101429. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poetic.2019.101429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The team effect on doping in professional male road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.615-622. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation organisationnelle et technologique dans les sports de montagne : une histoire du laboratoire d’Essai des matériels de l’École nationale de ski et d’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 14 (2), pp.95. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping risk and career turning points in male elite road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (10), pp.994-998. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering innovations in ultra-light mountain equipment: socio-technical analysis of two objects' trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.218-236. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2015.1067776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sportive et relation au marché Analyse des trajectoires sociotechniques de sacs à dos ultralégers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n 18 (1), pp.165-183. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accidentologie des sports de montagne en France : un état des lieux basé sur l’exploitation de données secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is at risk in the French mountains? Profiles of the accident victims in outdoor sports and mountain recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1490-1499. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11629-016-4146-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Española de Educación Física y Deportes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, España ante el desaffo de Europa: identidad, integración, salud y deporte, 418, pp.482-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangerousness of mountain recreation: A quantitative overview of fatal and non-fatal accidents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.931-939. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2017.1324525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipes cyclistes &amp;quot;professionnelles&amp;quot; face aux nouvelles injonctions au professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (Vol. 57 - n 4), pp.470-495. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des risques liés aux pratiques sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33/1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs sociodémographiques et pratiques associés aux accidents liés à la pratique physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Feki Mhiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.126-133. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparability of quantitative surveys on sport participation in France (1967-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (6), pp.722-739. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1012690213492964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement de l'équipement dans les pratiques sportives outdoor : pluralité des processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming sports: distinction, univorism and omnivorism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03031853.2011.625276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (1), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et les seniors : des pratiques spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.50-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix des pratiques physiques et sportives des Français : omnivorité, univorité et dissonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (62), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.062.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents de montagne sur la période estivale, France, 2000-2003 : éléments statistiques descriptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french sporting practices in 2000 : a question of definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Carolinae : Kinanthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse sociodémographique du phénomène d'abandon des licenciés de la Fédération française des sociétés d'aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.77-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la structuration sociale des pratiques de haute montagne : l'exemple des usagers dans le massif du Mont-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de pratique en escalade et morphologie du pied, approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1-2), pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flags and Figures: Gender Equality and Gender washing in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 World Congress of Sociology of Sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sport Sociology Association (ISSA), Jun 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemographic and geographic determinants of physical activity and sport in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données fédérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins; Université Paris-Cité; Plateforme universitaire de données de Paris-Saclay; MSH Paris-Saclay; Centre de données Socio-politiques (CDSP); Sciences Po Paris, Dec 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression logistique et fraction attribuable moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-VIS, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés sociales et sens de la pratiques des pratiquant.e.s de yoga : enquête quantitative & qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de recherche : trouver, produire, exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de Sciences de l'Homme Lyon-Saint Etienne, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où trouver des données en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alioscha Massein, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : récit d'une recherche action collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université de Corte, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes nationales sur les pratiques physiques et sportives des français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux objets connectés chez les coureuses à pied. Particularités, agencements et détachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, MONTPELLIER (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga et micropolitique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport participation in Spain and France. A comparative analysis based on the 2010 national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the European Association for Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une comparaison franco-espagnole en matière de pratiques physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Sport Participation in a Population: Some Sociological and Software Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe World congress of the International Sociology of Sport Association : “Facing an unequal world: Challenges for a Global Sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de test de l’ENSA : relire l’histoire d’une innovation au regard de proximités sociales et géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invention à l’innovation sur le marché du matériel de montagne ultra-light : analyse sociotechnique de deux trajectoires d’objets sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "L’innovation dans les activités physiques et sportives de montagne aux 20ème et 21ème siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANALYSE DES DELEGATIONS AUX JEUX OLYMPIQUES D’ETE COMME INDICATEUR DES POLITIQUES NATIONALES DE PRODUCTION DES PERFORMANCES : ETUDE EXPLORATOIRE SUR LES JEUX D’ETE DE SYDNEY ET D’ATHENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse de la performance de haut niveau dans son contexte ? : 3 èmes journées internationales des sciences du sport : actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du sport et de l'éducation physique, Nov 2004, Paris, France. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sport among Japanese adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Worshop - Yamanashi Gakuin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Kofu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP / INJEP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et sportifs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Tribou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de la Fédération professionnelle des entreprises du sport et des loisirs (FPS), 2008, 2953140700, 9782953140705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et pratique des études dans les organisations sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF. 2008, 978-2130564430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-74, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.23-34, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et sportive régulière en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, portrait social Édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, 2022, 978-2-11-162371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric W. Macintosh; Gonzalo A. Bravo; Ming Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Second Edition, Human Kinetics, pp.61-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement du matériel outdoor, un processus aux origines plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet pionnier à sa diffusion grand public : la cas de sacs à dos innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive et perception de l’état de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.167-177, 2005, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité sportive et comportement de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INPES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre santé 2000 : Résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales activités physiques et sportives pratiquées en France en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers résultats de l’enquête 2010 sur les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne. Combiner les approches quantitatives et qualitatives pour définir des axes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Petzl. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024. Etude du profil sociodémographique des bénévoles de la FFRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d'étude phase 2, Fédération Française de la Randonnée Pédestre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIS CROISES : fonction R et macro VBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon 1 / L-VIS / INJEP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Isnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des adhésions de la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre parmi les sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du profil socio-démographique des adhérents de la Fédération Française de Randonnée Pédestre (FFRP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents and near-misses in mountain sports. The first lessons and suggestions for prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Petzl Foundation. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale - Portrait des licencié(e)s FFRandonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération Française de la Randonnée Pédestre. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes de vie des sportifs de haut niveau : le défi de la performance face à la contrainte de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Mancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Macquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 14-i-17, Institut National du Sport, de l'Expertise et de la Performance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne : état des lieux, diagnostics et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2007 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2006-2007. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2006 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2005 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre entraîneur de haut niveau : Sociologie d'un groupe professionnel entre marché du travail fermé et marché du travail concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Donzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport et de l'Education Physique. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2005-2006. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2004 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2004-2005. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2003 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse démographique et sociologique des licenciés de la Fédération française de la montagne et de l'escalade (FFME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2003-2004. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2002-2003. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2002 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2001 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2001-2002. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2000-2001. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2000 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'accidentologie des pratiques de haute montagne et de randonnée pédestre en moyenne montagne : l'exemple du département de la Haute-Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°14, Conseil Supérieur des Sports de Montagne. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur l’accidentologie de l’alpinisme et de la randonnée en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°12, Conseil Supérieur des Sports de Montagne. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural patterns of university students during the COVID-19 pandemic: A cross-sectional study of the effects of active transportation, uninterrupted sitting time, and screen use on physical activity and sitting time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.568. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.117843.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical injuries related to the practice of physical and sports activities in France: initial results from the 2020 National Survey on Physical and Sports Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure / Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2024.2396844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants sociodémographiques et géographiques de la pratique physique et sportive au Japon : une première modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidehiro Kasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Yabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Drug Use in Ultraendurance Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mechin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mazzarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Age Effects and Self-Organized Sport Practices Among Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (2), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2023.2222772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-62, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour la gestion de la performance des organisations sportives (SOPEM) : une application à la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2023-10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accidentology of sport in France through the prism of the legitimacy theory: A first multilevel quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Isner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (7), pp.1117-1138. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902211055469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What climbing means…: The diversity of climbers in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.100585. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2022.100585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaineering incidents in France: analysis of search and rescue interventions on a 10-year period (from 2008 to 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.446-461. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-020-6208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge about Risks Related to Alpine Sports: A Collaborative Laboratory on Accidentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mountains and New Ways of Building Knowledge, 109 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : l’exemple d’un laboratoire collaboratif d’accidentologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La montagne et les nouvelles manières de faire connaissance, 109 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports practice in Japan and France: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0253435. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports participation in France and Spain: An international comparison of voraciousness for sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.101429. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poetic.2019.101429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The team effect on doping in professional male road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.615-622. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation organisationnelle et technologique dans les sports de montagne : une histoire du laboratoire d’Essai des matériels de l’École nationale de ski et d’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 14 (2), pp.95. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping risk and career turning points in male elite road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (10), pp.994-998. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering innovations in ultra-light mountain equipment: socio-technical analysis of two objects' trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.218-236. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2015.1067776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accidentologie des sports de montagne en France : un état des lieux basé sur l’exploitation de données secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sportive et relation au marché Analyse des trajectoires sociotechniques de sacs à dos ultralégers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n 18 (1), pp.165-183. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is at risk in the French mountains? Profiles of the accident victims in outdoor sports and mountain recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1490-1499. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11629-016-4146-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Española de Educación Física y Deportes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, España ante el desaffo de Europa: identidad, integración, salud y deporte, 418, pp.482-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangerousness of mountain recreation: A quantitative overview of fatal and non-fatal accidents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.931-939. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2017.1324525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipes cyclistes &amp;quot;professionnelles&amp;quot; face aux nouvelles injonctions au professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (Vol. 57 - n 4), pp.470-495. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs sociodémographiques et pratiques associés aux accidents liés à la pratique physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Feki Mhiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.126-133. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des risques liés aux pratiques sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33/1, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparability of quantitative surveys on sport participation in France (1967-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (6), pp.722-739. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1012690213492964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement de l'équipement dans les pratiques sportives outdoor : pluralité des processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming sports: distinction, univorism and omnivorism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03031853.2011.625276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et les seniors : des pratiques spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (1), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.50-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix des pratiques physiques et sportives des Français : omnivorité, univorité et dissonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (62), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.062.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents de montagne sur la période estivale, France, 2000-2003 : éléments statistiques descriptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse sociodémographique du phénomène d'abandon des licenciés de la Fédération française des sociétés d'aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.77-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french sporting practices in 2000 : a question of definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Carolinae : Kinanthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la structuration sociale des pratiques de haute montagne : l'exemple des usagers dans le massif du Mont-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de pratique en escalade et morphologie du pied, approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1-2), pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flags and Figures: Gender Equality and Gender washing in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 World Congress of Sociology of Sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sport Sociology Association (ISSA), Jun 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données fédérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins; Université Paris-Cité; Plateforme universitaire de données de Paris-Saclay; MSH Paris-Saclay; Centre de données Socio-politiques (CDSP); Sciences Po Paris, Dec 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemographic and geographic determinants of physical activity and sport in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression logistique et fraction attribuable moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-VIS, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés sociales et sens de la pratiques des pratiquant.e.s de yoga : enquête quantitative & qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de recherche : trouver, produire, exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de Sciences de l'Homme Lyon-Saint Etienne, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où trouver des données en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alioscha Massein, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : récit d'une recherche action collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université de Corte, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes nationales sur les pratiques physiques et sportives des français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux objets connectés chez les coureuses à pied. Particularités, agencements et détachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, MONTPELLIER (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga et micropolitique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport participation in Spain and France. A comparative analysis based on the 2010 national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the European Association for Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une comparaison franco-espagnole en matière de pratiques physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de test de l’ENSA : relire l’histoire d’une innovation au regard de proximités sociales et géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Sport Participation in a Population: Some Sociological and Software Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe World congress of the International Sociology of Sport Association : “Facing an unequal world: Challenges for a Global Sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invention à l’innovation sur le marché du matériel de montagne ultra-light : analyse sociotechnique de deux trajectoires d’objets sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "L’innovation dans les activités physiques et sportives de montagne aux 20ème et 21ème siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANALYSE DES DELEGATIONS AUX JEUX OLYMPIQUES D’ETE COMME INDICATEUR DES POLITIQUES NATIONALES DE PRODUCTION DES PERFORMANCES : ETUDE EXPLORATOIRE SUR LES JEUX D’ETE DE SYDNEY ET D’ATHENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse de la performance de haut niveau dans son contexte ? : 3 èmes journées internationales des sciences du sport : actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du sport et de l'éducation physique, Nov 2004, Paris, France. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sport among Japanese adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Worshop - Yamanashi Gakuin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Kofu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP / INJEP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et sportifs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Tribou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de la Fédération professionnelle des entreprises du sport et des loisirs (FPS), 2008, 2953140700, 9782953140705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et pratique des études dans les organisations sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF. 2008, 978-2130564430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.23-34, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-74, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et sportive régulière en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, portrait social Édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, 2022, 978-2-11-162371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric W. Macintosh; Gonzalo A. Bravo; Ming Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Second Edition, Human Kinetics, pp.61-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement du matériel outdoor, un processus aux origines plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet pionnier à sa diffusion grand public : la cas de sacs à dos innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive et perception de l’état de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.167-177, 2005, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité sportive et comportement de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INPES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre santé 2000 : Résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales activités physiques et sportives pratiquées en France en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers résultats de l’enquête 2010 sur les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne. Combiner les approches quantitatives et qualitatives pour définir des axes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Petzl. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024. Etude du profil sociodémographique des bénévoles de la FFRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d'étude phase 2, Fédération Française de la Randonnée Pédestre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIS CROISES : fonction R et macro VBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon 1 / L-VIS / INJEP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Isnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des adhésions de la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du profil socio-démographique des adhérents de la Fédération Française de Randonnée Pédestre (FFRP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre parmi les sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents and near-misses in mountain sports. The first lessons and suggestions for prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Petzl Foundation. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale - Portrait des licencié(e)s FFRandonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération Française de la Randonnée Pédestre. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes de vie des sportifs de haut niveau : le défi de la performance face à la contrainte de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Mancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Macquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 14-i-17, Institut National du Sport, de l'Expertise et de la Performance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne : état des lieux, diagnostics et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2007 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2006-2007. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2006 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2005 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre entraîneur de haut niveau : Sociologie d'un groupe professionnel entre marché du travail fermé et marché du travail concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Donzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport et de l'Education Physique. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2005-2006. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2004 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2004-2005. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2003 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse démographique et sociologique des licenciés de la Fédération française de la montagne et de l'escalade (FFME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2003-2004. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2002-2003. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2002 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2001 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2001-2002. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2000-2001. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2000 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'accidentologie des pratiques de haute montagne et de randonnée pédestre en moyenne montagne : l'exemple du département de la Haute-Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°14, Conseil Supérieur des Sports de Montagne. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur l’accidentologie de l’alpinisme et de la randonnée en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°12, Conseil Supérieur des Sports de Montagne. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocialFacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b2c95eff91e5a25363542fcdca07115c1fdef5cf;origin=https://github.com/Geminy3/SocialFacts;visit=swh:1:snp:73e5abcd6f6a0514c3511b556c7182f732584358;anchor=swh:1:rev:300b9583b61463a2e8b783e55c8d2f139ce38284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.117843.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Kasano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Kato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yabe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QSCMXG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trebes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mechin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mazzarino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2023.2222772" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2022.100585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-020-6208-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Goff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia Taverna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13384" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1067776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soul&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11629-016-4146-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1324525" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ohl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1297" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5157" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Feki Mhiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.03.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690213492964" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01757052v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.062.0081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964524v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02316495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thi&#233;ry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844393v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tribou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04310410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04118716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Didier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.819" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889165v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01703388v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849674v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03228359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paupardin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Peeters" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Paillasson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849666v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849646v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847333v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847328v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847153v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.117843.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Kasano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Kato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yabe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QSCMXG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trebes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mechin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mazzarino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2023.2222772" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2022.100585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-020-6208-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Goff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia Taverna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13384" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1067776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soul&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11629-016-4146-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1324525" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ohl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1297" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Feki Mhiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5157" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690213492964" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01757052v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.062.0081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844422v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964524v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02316495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thi&#233;ry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844393v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tribou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04310410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04118716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Didier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.819" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889165v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01703388v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849674v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03228359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paupardin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Peeters" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Paillasson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849666v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849646v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847333v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847328v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847153v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534744v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2c95eff91e5a25363542fcdca07115c1fdef5cf;origin=https://github.com/Geminy3/SocialFacts;visit=swh:1:snp:73e5abcd6f6a0514c3511b556c7182f732584358;anchor=swh:1:rev:300b9583b61463a2e8b783e55c8d2f139ce38284" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>