--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural patterns of university students during the COVID-19 pandemic: A cross-sectional study of the effects of active transportation, uninterrupted sitting time, and screen use on physical activity and sitting time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.568. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.117843.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical injuries related to the practice of physical and sports activities in France: initial results from the 2020 National Survey on Physical and Sports Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure / Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2024.2396844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants sociodémographiques et géographiques de la pratique physique et sportive au Japon : une première modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidehiro Kasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Yabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Drug Use in Ultraendurance Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mechin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mazzarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Age Effects and Self-Organized Sport Practices Among Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (2), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2023.2222772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-62, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour la gestion de la performance des organisations sportives (SOPEM) : une application à la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2023-10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accidentology of sport in France through the prism of the legitimacy theory: A first multilevel quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Isner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (7), pp.1117-1138. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902211055469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What climbing means…: The diversity of climbers in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.100585. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2022.100585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaineering incidents in France: analysis of search and rescue interventions on a 10-year period (from 2008 to 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.446-461. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-020-6208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge about Risks Related to Alpine Sports: A Collaborative Laboratory on Accidentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mountains and New Ways of Building Knowledge, 109 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : l’exemple d’un laboratoire collaboratif d’accidentologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La montagne et les nouvelles manières de faire connaissance, 109 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports practice in Japan and France: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0253435. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports participation in France and Spain: An international comparison of voraciousness for sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.101429. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poetic.2019.101429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The team effect on doping in professional male road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.615-622. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation organisationnelle et technologique dans les sports de montagne : une histoire du laboratoire d’Essai des matériels de l’École nationale de ski et d’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 14 (2), pp.95. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping risk and career turning points in male elite road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (10), pp.994-998. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering innovations in ultra-light mountain equipment: socio-technical analysis of two objects' trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.218-236. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2015.1067776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accidentologie des sports de montagne en France : un état des lieux basé sur l’exploitation de données secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sportive et relation au marché Analyse des trajectoires sociotechniques de sacs à dos ultralégers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n 18 (1), pp.165-183. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is at risk in the French mountains? Profiles of the accident victims in outdoor sports and mountain recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1490-1499. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11629-016-4146-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Española de Educación Física y Deportes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, España ante el desaffo de Europa: identidad, integración, salud y deporte, 418, pp.482-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangerousness of mountain recreation: A quantitative overview of fatal and non-fatal accidents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.931-939. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2017.1324525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipes cyclistes &amp;quot;professionnelles&amp;quot; face aux nouvelles injonctions au professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (Vol. 57 - n 4), pp.470-495. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs sociodémographiques et pratiques associés aux accidents liés à la pratique physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Feki Mhiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.126-133. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des risques liés aux pratiques sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33/1, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparability of quantitative surveys on sport participation in France (1967-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (6), pp.722-739. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1012690213492964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement de l'équipement dans les pratiques sportives outdoor : pluralité des processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming sports: distinction, univorism and omnivorism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03031853.2011.625276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et les seniors : des pratiques spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (1), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.50-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix des pratiques physiques et sportives des Français : omnivorité, univorité et dissonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (62), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.062.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents de montagne sur la période estivale, France, 2000-2003 : éléments statistiques descriptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse sociodémographique du phénomène d'abandon des licenciés de la Fédération française des sociétés d'aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.77-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french sporting practices in 2000 : a question of definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Carolinae : Kinanthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la structuration sociale des pratiques de haute montagne : l'exemple des usagers dans le massif du Mont-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de pratique en escalade et morphologie du pied, approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1-2), pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flags and Figures: Gender Equality and Gender washing in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 World Congress of Sociology of Sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sport Sociology Association (ISSA), Jun 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données fédérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins; Université Paris-Cité; Plateforme universitaire de données de Paris-Saclay; MSH Paris-Saclay; Centre de données Socio-politiques (CDSP); Sciences Po Paris, Dec 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemographic and geographic determinants of physical activity and sport in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression logistique et fraction attribuable moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-VIS, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés sociales et sens de la pratiques des pratiquant.e.s de yoga : enquête quantitative & qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de recherche : trouver, produire, exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de Sciences de l'Homme Lyon-Saint Etienne, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où trouver des données en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alioscha Massein, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : récit d'une recherche action collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université de Corte, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes nationales sur les pratiques physiques et sportives des français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux objets connectés chez les coureuses à pied. Particularités, agencements et détachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, MONTPELLIER (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga et micropolitique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport participation in Spain and France. A comparative analysis based on the 2010 national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the European Association for Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une comparaison franco-espagnole en matière de pratiques physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de test de l’ENSA : relire l’histoire d’une innovation au regard de proximités sociales et géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Sport Participation in a Population: Some Sociological and Software Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe World congress of the International Sociology of Sport Association : “Facing an unequal world: Challenges for a Global Sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invention à l’innovation sur le marché du matériel de montagne ultra-light : analyse sociotechnique de deux trajectoires d’objets sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "L’innovation dans les activités physiques et sportives de montagne aux 20ème et 21ème siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANALYSE DES DELEGATIONS AUX JEUX OLYMPIQUES D’ETE COMME INDICATEUR DES POLITIQUES NATIONALES DE PRODUCTION DES PERFORMANCES : ETUDE EXPLORATOIRE SUR LES JEUX D’ETE DE SYDNEY ET D’ATHENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse de la performance de haut niveau dans son contexte ? : 3 èmes journées internationales des sciences du sport : actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du sport et de l'éducation physique, Nov 2004, Paris, France. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sport among Japanese adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Worshop - Yamanashi Gakuin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Kofu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP / INJEP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et sportifs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Tribou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de la Fédération professionnelle des entreprises du sport et des loisirs (FPS), 2008, 2953140700, 9782953140705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et pratique des études dans les organisations sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF. 2008, 978-2130564430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.23-34, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-74, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et sportive régulière en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, portrait social Édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, 2022, 978-2-11-162371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric W. Macintosh; Gonzalo A. Bravo; Ming Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Second Edition, Human Kinetics, pp.61-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement du matériel outdoor, un processus aux origines plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet pionnier à sa diffusion grand public : la cas de sacs à dos innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive et perception de l’état de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.167-177, 2005, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité sportive et comportement de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INPES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre santé 2000 : Résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales activités physiques et sportives pratiquées en France en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers résultats de l’enquête 2010 sur les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne. Combiner les approches quantitatives et qualitatives pour définir des axes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Petzl. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024. Etude du profil sociodémographique des bénévoles de la FFRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d'étude phase 2, Fédération Française de la Randonnée Pédestre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIS CROISES : fonction R et macro VBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon 1 / L-VIS / INJEP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Isnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des adhésions de la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du profil socio-démographique des adhérents de la Fédération Française de Randonnée Pédestre (FFRP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre parmi les sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents and near-misses in mountain sports. The first lessons and suggestions for prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Petzl Foundation. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale - Portrait des licencié(e)s FFRandonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération Française de la Randonnée Pédestre. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes de vie des sportifs de haut niveau : le défi de la performance face à la contrainte de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Mancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Macquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 14-i-17, Institut National du Sport, de l'Expertise et de la Performance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne : état des lieux, diagnostics et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2007 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2006-2007. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2006 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2005 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre entraîneur de haut niveau : Sociologie d'un groupe professionnel entre marché du travail fermé et marché du travail concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Donzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport et de l'Education Physique. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2005-2006. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2004 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2004-2005. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2003 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse démographique et sociologique des licenciés de la Fédération française de la montagne et de l'escalade (FFME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2003-2004. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2002-2003. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2002 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2001 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2001-2002. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2000-2001. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2000 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'accidentologie des pratiques de haute montagne et de randonnée pédestre en moyenne montagne : l'exemple du département de la Haute-Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°14, Conseil Supérieur des Sports de Montagne. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur l’accidentologie de l’alpinisme et de la randonnée en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°12, Conseil Supérieur des Sports de Montagne. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocialFacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b2c95eff91e5a25363542fcdca07115c1fdef5cf;origin=https://github.com/Geminy3/SocialFacts;visit=swh:1:snp:73e5abcd6f6a0514c3511b556c7182f732584358;anchor=swh:1:rev:300b9583b61463a2e8b783e55c8d2f139ce38284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une topologie du système des sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural patterns of university students during the COVID-19 pandemic: A cross-sectional study of the effects of active transportation, uninterrupted sitting time, and screen use on physical activity and sitting time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.568. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.117843.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Drug Use in Ultraendurance Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mechin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mazzarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical injuries related to the practice of physical and sports activities in France: initial results from the 2020 National Survey on Physical and Sports Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure / Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2024.2396844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants sociodémographiques et géographiques de la pratique physique et sportive au Japon : une première modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidehiro Kasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Yabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Age Effects and Self-Organized Sport Practices Among Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (2), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2023.2222772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-62, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour la gestion de la performance des organisations sportives (SOPEM) : une application à la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2023-10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accidentology of sport in France through the prism of the legitimacy theory: A first multilevel quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Isner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (7), pp.1117-1138. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902211055469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What climbing means…: The diversity of climbers in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.100585. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2022.100585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaineering incidents in France: analysis of search and rescue interventions on a 10-year period (from 2008 to 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.446-461. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-020-6208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge about Risks Related to Alpine Sports: A Collaborative Laboratory on Accidentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mountains and New Ways of Building Knowledge, 109 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : l’exemple d’un laboratoire collaboratif d’accidentologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La montagne et les nouvelles manières de faire connaissance, 109 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports practice in Japan and France: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0253435. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports participation in France and Spain: An international comparison of voraciousness for sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.101429. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poetic.2019.101429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The team effect on doping in professional male road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.615-622. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation organisationnelle et technologique dans les sports de montagne : une histoire du laboratoire d’Essai des matériels de l’École nationale de ski et d’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 14 (2), pp.95. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping risk and career turning points in male elite road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (10), pp.994-998. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangerousness of mountain recreation: A quantitative overview of fatal and non-fatal accidents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.931-939. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2017.1324525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering innovations in ultra-light mountain equipment: socio-technical analysis of two objects' trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.218-236. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2015.1067776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accidentologie des sports de montagne en France : un état des lieux basé sur l’exploitation de données secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sportive et relation au marché Analyse des trajectoires sociotechniques de sacs à dos ultralégers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n 18 (1), pp.165-183. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Española de Educación Física y Deportes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, España ante el desaffo de Europa: identidad, integración, salud y deporte, 418, pp.482-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is at risk in the French mountains? Profiles of the accident victims in outdoor sports and mountain recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1490-1499. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11629-016-4146-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparability of quantitative surveys on sport participation in France (1967-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (6), pp.722-739. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1012690213492964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipes cyclistes &amp;quot;professionnelles&amp;quot; face aux nouvelles injonctions au professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (Vol. 57 - n 4), pp.470-495. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs sociodémographiques et pratiques associés aux accidents liés à la pratique physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Feki Mhiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.126-133. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des risques liés aux pratiques sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33/1, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement de l'équipement dans les pratiques sportives outdoor : pluralité des processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming sports: distinction, univorism and omnivorism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03031853.2011.625276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et les seniors : des pratiques spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (1), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.50-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix des pratiques physiques et sportives des Français : omnivorité, univorité et dissonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (62), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.062.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents de montagne sur la période estivale, France, 2000-2003 : éléments statistiques descriptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse sociodémographique du phénomène d'abandon des licenciés de la Fédération française des sociétés d'aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.77-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french sporting practices in 2000 : a question of definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Carolinae : Kinanthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la structuration sociale des pratiques de haute montagne : l'exemple des usagers dans le massif du Mont-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de pratique en escalade et morphologie du pied, approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1-2), pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flags and Figures: Gender Equality and Gender washing in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 World Congress of Sociology of Sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sport Sociology Association (ISSA), Jun 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données fédérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins; Université Paris-Cité; Plateforme universitaire de données de Paris-Saclay; MSH Paris-Saclay; Centre de données Socio-politiques (CDSP); Sciences Po Paris, Dec 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemographic and geographic determinants of physical activity and sport in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport des femmes de 2000 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du jeux. La médiatisation du sport féminin en 2024. Etat des lieux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression logistique et fraction attribuable moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-VIS, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où trouver des données en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alioscha Massein, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés sociales et sens de la pratiques des pratiquant.e.s de yoga : enquête quantitative & qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de recherche : trouver, produire, exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de Sciences de l'Homme Lyon-Saint Etienne, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : récit d'une recherche action collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université de Corte, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes nationales sur les pratiques physiques et sportives des français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux objets connectés chez les coureuses à pied. Particularités, agencements et détachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, MONTPELLIER (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga et micropolitique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport participation in Spain and France. A comparative analysis based on the 2010 national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the European Association for Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une comparaison franco-espagnole en matière de pratiques physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de test de l’ENSA : relire l’histoire d’une innovation au regard de proximités sociales et géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Sport Participation in a Population: Some Sociological and Software Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe World congress of the International Sociology of Sport Association : “Facing an unequal world: Challenges for a Global Sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invention à l’innovation sur le marché du matériel de montagne ultra-light : analyse sociotechnique de deux trajectoires d’objets sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "L’innovation dans les activités physiques et sportives de montagne aux 20ème et 21ème siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANALYSE DES DELEGATIONS AUX JEUX OLYMPIQUES D’ETE COMME INDICATEUR DES POLITIQUES NATIONALES DE PRODUCTION DES PERFORMANCES : ETUDE EXPLORATOIRE SUR LES JEUX D’ETE DE SYDNEY ET D’ATHENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse de la performance de haut niveau dans son contexte ? : 3 èmes journées internationales des sciences du sport : actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du sport et de l'éducation physique, Nov 2004, Paris, France. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sport among Japanese adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Worshop - Yamanashi Gakuin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Kofu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP / INJEP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et sportifs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Tribou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de la Fédération professionnelle des entreprises du sport et des loisirs (FPS), 2008, 2953140700, 9782953140705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et pratique des études dans les organisations sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF. 2008, 978-2130564430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.23-34, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-74, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valerie Raffin (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.49-62, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et sportive régulière en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, portrait social Édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, 2022, 978-2-11-162371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric W. Macintosh; Gonzalo A. Bravo; Ming Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Second Edition, Human Kinetics, pp.61-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet pionnier à sa diffusion grand public : la cas de sacs à dos innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement du matériel outdoor, un processus aux origines plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive et perception de l’état de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.167-177, 2005, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité sportive et comportement de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INPES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre santé 2000 : Résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales activités physiques et sportives pratiquées en France en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers résultats de l’enquête 2010 sur les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne. Combiner les approches quantitatives et qualitatives pour définir des axes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Petzl. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024. Etude du profil sociodémographique des bénévoles de la FFRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d'étude phase 2, Fédération Française de la Randonnée Pédestre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIS CROISES : fonction R et macro VBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon 1 / L-VIS / INJEP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Isnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des adhésions de la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du profil socio-démographique des adhérents de la Fédération Française de Randonnée Pédestre (FFRP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre parmi les sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents and near-misses in mountain sports. The first lessons and suggestions for prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Petzl Foundation. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale - Portrait des licencié(e)s FFRandonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération Française de la Randonnée Pédestre. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes de vie des sportifs de haut niveau : le défi de la performance face à la contrainte de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Mancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Macquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 14-i-17, Institut National du Sport, de l'Expertise et de la Performance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne : état des lieux, diagnostics et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2007 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2006-2007. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2006 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2005 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre entraîneur de haut niveau : Sociologie d'un groupe professionnel entre marché du travail fermé et marché du travail concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Donzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport et de l'Education Physique. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2005-2006. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2004-2005. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2004 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2003 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse démographique et sociologique des licenciés de la Fédération française de la montagne et de l'escalade (FFME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2003-2004. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2002 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2002-2003. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2001 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2001-2002. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2000-2001. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2000 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'accidentologie des pratiques de haute montagne et de randonnée pédestre en moyenne montagne : l'exemple du département de la Haute-Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°14, Conseil Supérieur des Sports de Montagne. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur l’accidentologie de l’alpinisme et de la randonnée en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°12, Conseil Supérieur des Sports de Montagne. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocialFacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b2c95eff91e5a25363542fcdca07115c1fdef5cf;origin=https://github.com/Geminy3/SocialFacts;visit=swh:1:snp:73e5abcd6f6a0514c3511b556c7182f732584358;anchor=swh:1:rev:300b9583b61463a2e8b783e55c8d2f139ce38284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.117843.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Kasano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Kato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yabe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QSCMXG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trebes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mechin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mazzarino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2023.2222772" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2022.100585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-020-6208-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Goff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia Taverna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13384" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1067776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soul&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11629-016-4146-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1324525" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ohl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1297" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Feki Mhiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5157" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690213492964" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01757052v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.062.0081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844422v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964524v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02316495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thi&#233;ry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844393v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tribou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04310410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04118716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Didier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.819" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889165v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01703388v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849674v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03228359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paupardin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Peeters" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Paillasson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849666v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849646v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847333v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847328v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847153v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534744v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2c95eff91e5a25363542fcdca07115c1fdef5cf;origin=https://github.com/Geminy3/SocialFacts;visit=swh:1:snp:73e5abcd6f6a0514c3511b556c7182f732584358;anchor=swh:1:rev:300b9583b61463a2e8b783e55c8d2f139ce38284" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.117843.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trebes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mechin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mazzarino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Kasano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Kato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QSCMXG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2023.2222772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2022.100585" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-020-6208-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253435" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia Taverna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0095" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1324525" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1067776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soul&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11629-016-4146-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690213492964" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ohl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Feki Mhiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.03.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5157" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625276" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01757052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.062.0081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fleury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059165v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02316495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842023v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thi&#233;ry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tribou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04310410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Didier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04118716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.819" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320923v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01703388v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donzel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849123v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03228359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paupardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Peeters" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Paillasson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847333v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847328v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2c95eff91e5a25363542fcdca07115c1fdef5cf;origin=https://github.com/Geminy3/SocialFacts;visit=swh:1:snp:73e5abcd6f6a0514c3511b556c7182f732584358;anchor=swh:1:rev:300b9583b61463a2e8b783e55c8d2f139ce38284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>