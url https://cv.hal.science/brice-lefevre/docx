--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une topologie du système des sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural patterns of university students during the COVID-19 pandemic: A cross-sectional study of the effects of active transportation, uninterrupted sitting time, and screen use on physical activity and sitting time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.568. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.117843.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Drug Use in Ultraendurance Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mechin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mazzarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical injuries related to the practice of physical and sports activities in France: initial results from the 2020 National Survey on Physical and Sports Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure / Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2024.2396844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants sociodémographiques et géographiques de la pratique physique et sportive au Japon : une première modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidehiro Kasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Yabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Age Effects and Self-Organized Sport Practices Among Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (2), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2023.2222772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-62, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour la gestion de la performance des organisations sportives (SOPEM) : une application à la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2023-10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accidentology of sport in France through the prism of the legitimacy theory: A first multilevel quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Isner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (7), pp.1117-1138. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902211055469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What climbing means…: The diversity of climbers in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.100585. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2022.100585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaineering incidents in France: analysis of search and rescue interventions on a 10-year period (from 2008 to 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.446-461. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-020-6208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge about Risks Related to Alpine Sports: A Collaborative Laboratory on Accidentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mountains and New Ways of Building Knowledge, 109 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : l’exemple d’un laboratoire collaboratif d’accidentologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La montagne et les nouvelles manières de faire connaissance, 109 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports practice in Japan and France: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0253435. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports participation in France and Spain: An international comparison of voraciousness for sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.101429. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poetic.2019.101429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The team effect on doping in professional male road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.615-622. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation organisationnelle et technologique dans les sports de montagne : une histoire du laboratoire d’Essai des matériels de l’École nationale de ski et d’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 14 (2), pp.95. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping risk and career turning points in male elite road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (10), pp.994-998. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangerousness of mountain recreation: A quantitative overview of fatal and non-fatal accidents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.931-939. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2017.1324525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering innovations in ultra-light mountain equipment: socio-technical analysis of two objects' trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.218-236. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2015.1067776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accidentologie des sports de montagne en France : un état des lieux basé sur l’exploitation de données secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sportive et relation au marché Analyse des trajectoires sociotechniques de sacs à dos ultralégers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n 18 (1), pp.165-183. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Española de Educación Física y Deportes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, España ante el desaffo de Europa: identidad, integración, salud y deporte, 418, pp.482-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is at risk in the French mountains? Profiles of the accident victims in outdoor sports and mountain recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1490-1499. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11629-016-4146-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparability of quantitative surveys on sport participation in France (1967-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (6), pp.722-739. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1012690213492964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipes cyclistes &amp;quot;professionnelles&amp;quot; face aux nouvelles injonctions au professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (Vol. 57 - n 4), pp.470-495. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs sociodémographiques et pratiques associés aux accidents liés à la pratique physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Feki Mhiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.126-133. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des risques liés aux pratiques sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33/1, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement de l'équipement dans les pratiques sportives outdoor : pluralité des processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming sports: distinction, univorism and omnivorism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03031853.2011.625276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et les seniors : des pratiques spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (1), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.50-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix des pratiques physiques et sportives des Français : omnivorité, univorité et dissonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (62), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.062.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents de montagne sur la période estivale, France, 2000-2003 : éléments statistiques descriptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse sociodémographique du phénomène d'abandon des licenciés de la Fédération française des sociétés d'aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.77-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french sporting practices in 2000 : a question of definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Carolinae : Kinanthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la structuration sociale des pratiques de haute montagne : l'exemple des usagers dans le massif du Mont-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de pratique en escalade et morphologie du pied, approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1-2), pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flags and Figures: Gender Equality and Gender washing in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 World Congress of Sociology of Sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sport Sociology Association (ISSA), Jun 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données fédérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins; Université Paris-Cité; Plateforme universitaire de données de Paris-Saclay; MSH Paris-Saclay; Centre de données Socio-politiques (CDSP); Sciences Po Paris, Dec 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemographic and geographic determinants of physical activity and sport in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport des femmes de 2000 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du jeux. La médiatisation du sport féminin en 2024. Etat des lieux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression logistique et fraction attribuable moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-VIS, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où trouver des données en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alioscha Massein, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés sociales et sens de la pratiques des pratiquant.e.s de yoga : enquête quantitative & qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de recherche : trouver, produire, exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de Sciences de l'Homme Lyon-Saint Etienne, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : récit d'une recherche action collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université de Corte, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes nationales sur les pratiques physiques et sportives des français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux objets connectés chez les coureuses à pied. Particularités, agencements et détachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, MONTPELLIER (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga et micropolitique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport participation in Spain and France. A comparative analysis based on the 2010 national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the European Association for Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une comparaison franco-espagnole en matière de pratiques physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de test de l’ENSA : relire l’histoire d’une innovation au regard de proximités sociales et géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Sport Participation in a Population: Some Sociological and Software Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe World congress of the International Sociology of Sport Association : “Facing an unequal world: Challenges for a Global Sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invention à l’innovation sur le marché du matériel de montagne ultra-light : analyse sociotechnique de deux trajectoires d’objets sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "L’innovation dans les activités physiques et sportives de montagne aux 20ème et 21ème siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANALYSE DES DELEGATIONS AUX JEUX OLYMPIQUES D’ETE COMME INDICATEUR DES POLITIQUES NATIONALES DE PRODUCTION DES PERFORMANCES : ETUDE EXPLORATOIRE SUR LES JEUX D’ETE DE SYDNEY ET D’ATHENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse de la performance de haut niveau dans son contexte ? : 3 èmes journées internationales des sciences du sport : actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du sport et de l'éducation physique, Nov 2004, Paris, France. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sport among Japanese adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Worshop - Yamanashi Gakuin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Kofu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP / INJEP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et sportifs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Tribou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de la Fédération professionnelle des entreprises du sport et des loisirs (FPS), 2008, 2953140700, 9782953140705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et pratique des études dans les organisations sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF. 2008, 978-2130564430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.23-34, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-74, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valerie Raffin (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.49-62, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et sportive régulière en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, portrait social Édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, 2022, 978-2-11-162371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric W. Macintosh; Gonzalo A. Bravo; Ming Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Second Edition, Human Kinetics, pp.61-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet pionnier à sa diffusion grand public : la cas de sacs à dos innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement du matériel outdoor, un processus aux origines plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive et perception de l’état de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.167-177, 2005, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité sportive et comportement de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INPES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre santé 2000 : Résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales activités physiques et sportives pratiquées en France en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers résultats de l’enquête 2010 sur les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne. Combiner les approches quantitatives et qualitatives pour définir des axes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Petzl. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024. Etude du profil sociodémographique des bénévoles de la FFRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d'étude phase 2, Fédération Française de la Randonnée Pédestre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIS CROISES : fonction R et macro VBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon 1 / L-VIS / INJEP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Isnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des adhésions de la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du profil socio-démographique des adhérents de la Fédération Française de Randonnée Pédestre (FFRP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre parmi les sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents and near-misses in mountain sports. The first lessons and suggestions for prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Petzl Foundation. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale - Portrait des licencié(e)s FFRandonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération Française de la Randonnée Pédestre. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes de vie des sportifs de haut niveau : le défi de la performance face à la contrainte de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Mancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Macquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 14-i-17, Institut National du Sport, de l'Expertise et de la Performance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne : état des lieux, diagnostics et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2007 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2006-2007. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2006 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2005 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre entraîneur de haut niveau : Sociologie d'un groupe professionnel entre marché du travail fermé et marché du travail concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Donzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport et de l'Education Physique. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2005-2006. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2004-2005. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2004 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2003 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse démographique et sociologique des licenciés de la Fédération française de la montagne et de l'escalade (FFME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2003-2004. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2002 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2002-2003. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2001 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2001-2002. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2000-2001. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2000 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'accidentologie des pratiques de haute montagne et de randonnée pédestre en moyenne montagne : l'exemple du département de la Haute-Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°14, Conseil Supérieur des Sports de Montagne. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur l’accidentologie de l’alpinisme et de la randonnée en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°12, Conseil Supérieur des Sports de Montagne. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocialFacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b2c95eff91e5a25363542fcdca07115c1fdef5cf;origin=https://github.com/Geminy3/SocialFacts;visit=swh:1:snp:73e5abcd6f6a0514c3511b556c7182f732584358;anchor=swh:1:rev:300b9583b61463a2e8b783e55c8d2f139ce38284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une topologie du système des sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural patterns of university students during the COVID-19 pandemic: A cross-sectional study of the effects of active transportation, uninterrupted sitting time, and screen use on physical activity and sitting time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.568. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.117843.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical injuries related to the practice of physical and sports activities in France: initial results from the 2020 National Survey on Physical and Sports Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure / Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2024.2396844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants sociodémographiques et géographiques de la pratique physique et sportive au Japon : une première modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidehiro Kasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Yabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Drug Use in Ultraendurance Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mechin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mazzarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Age Effects and Self-Organized Sport Practices Among Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (2), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2023.2222772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-62, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour la gestion de la performance des organisations sportives (SOPEM) : une application à la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2023-10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accidentology of sport in France through the prism of the legitimacy theory: A first multilevel quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Isner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (7), pp.1117-1138. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10126902211055469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What climbing means…: The diversity of climbers in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.100585. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2022.100585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaineering incidents in France: analysis of search and rescue interventions on a 10-year period (from 2008 to 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.446-461. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-020-6208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge about Risks Related to Alpine Sports: A Collaborative Laboratory on Accidentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mountains and New Ways of Building Knowledge, 109 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : l’exemple d’un laboratoire collaboratif d’accidentologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La montagne et les nouvelles manières de faire connaissance, 109 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports practice in Japan and France: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0253435. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports participation in France and Spain: An international comparison of voraciousness for sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.101429. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poetic.2019.101429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The team effect on doping in professional male road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.615-622. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation organisationnelle et technologique dans les sports de montagne : une histoire du laboratoire d’Essai des matériels de l’École nationale de ski et d’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 14 (2), pp.95. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.014.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping risk and career turning points in male elite road cycling (2005-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Taverna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (10), pp.994-998. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sportive et relation au marché Analyse des trajectoires sociotechniques de sacs à dos ultralégers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n 18 (1), pp.165-183. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accidentologie des sports de montagne en France : un état des lieux basé sur l’exploitation de données secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering innovations in ultra-light mountain equipment: socio-technical analysis of two objects' trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.218-236. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2015.1067776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is at risk in the French mountains? Profiles of the accident victims in outdoor sports and mountain recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1490-1499. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11629-016-4146-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Española de Educación Física y Deportes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, España ante el desaffo de Europa: identidad, integración, salud y deporte, 418, pp.482-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangerousness of mountain recreation: A quantitative overview of fatal and non-fatal accidents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.931-939. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2017.1324525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des risques liés aux pratiques sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33/1, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs sociodémographiques et pratiques associés aux accidents liés à la pratique physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Feki Mhiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.126-133. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipes cyclistes &amp;quot;professionnelles&amp;quot; face aux nouvelles injonctions au professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (Vol. 57 - n 4), pp.470-495. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparability of quantitative surveys on sport participation in France (1967-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (6), pp.722-739. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1012690213492964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement de l'équipement dans les pratiques sportives outdoor : pluralité des processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming sports: distinction, univorism and omnivorism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03031853.2011.625276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (1), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport et les seniors : des pratiques spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.50-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix des pratiques physiques et sportives des Français : omnivorité, univorité et dissonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (62), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.062.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse sociodémographique du phénomène d'abandon des licenciés de la Fédération française des sociétés d'aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.77-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french sporting practices in 2000 : a question of definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Carolinae : Kinanthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents de montagne sur la période estivale, France, 2000-2003 : éléments statistiques descriptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la structuration sociale des pratiques de haute montagne : l'exemple des usagers dans le massif du Mont-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de pratique en escalade et morphologie du pied, approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (1-2), pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flags and Figures: Gender Equality and Gender washing in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 World Congress of Sociology of Sport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sport Sociology Association (ISSA), Jun 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données fédérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins; Université Paris-Cité; Plateforme universitaire de données de Paris-Saclay; MSH Paris-Saclay; Centre de données Socio-politiques (CDSP); Sciences Po Paris, Dec 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemographic and geographic determinants of physical activity and sport in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport des femmes de 2000 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du jeux. La médiatisation du sport féminin en 2024. Etat des lieux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où trouver des données en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alioscha Massein, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés sociales et sens de la pratiques des pratiquant.e.s de yoga : enquête quantitative & qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de recherche : trouver, produire, exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de Sciences de l'Homme Lyon-Saint Etienne, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression logistique et fraction attribuable moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-VIS, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes nationales sur les pratiques physiques et sportives des français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : récit d'une recherche action collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université de Corte, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux objets connectés chez les coureuses à pied. Particularités, agencements et détachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, MONTPELLIER (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia Marie-Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefèvre Brice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga et micropolitique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport participation in Spain and France. A comparative analysis based on the 2010 national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the European Association for Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une comparaison franco-espagnole en matière de pratiques physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Llopis-Goig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso internacional de la AEISAD (Asociación Española de Investigación Social Aplicada al Deporte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de test de l’ENSA : relire l’histoire d’une innovation au regard de proximités sociales et géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Sport Participation in a Population: Some Sociological and Software Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe World congress of the International Sociology of Sport Association : “Facing an unequal world: Challenges for a Global Sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invention à l’innovation sur le marché du matériel de montagne ultra-light : analyse sociotechnique de deux trajectoires d’objets sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "L’innovation dans les activités physiques et sportives de montagne aux 20ème et 21ème siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANALYSE DES DELEGATIONS AUX JEUX OLYMPIQUES D’ETE COMME INDICATEUR DES POLITIQUES NATIONALES DE PRODUCTION DES PERFORMANCES : ETUDE EXPLORATOIRE SUR LES JEUX D’ETE DE SYDNEY ET D’ATHENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse de la performance de haut niveau dans son contexte ? : 3 èmes journées internationales des sciences du sport : actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du sport et de l'éducation physique, Nov 2004, Paris, France. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sport among Japanese adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Worshop - Yamanashi Gakuin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Kofu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et loisirs de nature en France. Points de repères et chiffres clés issus du baromètre sport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Ressources National Sports de Nature. 8, 2021, Enquête, 979-10-92485-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP / INJEP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et sportifs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Tribou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de la Fédération professionnelle des entreprises du sport et des loisirs (FPS), 2008, 2953140700, 9782953140705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et pratique des études dans les organisations sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF. 2008, 978-2130564430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-74, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.23-34, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valerie Raffin (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.49-62, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et sportive régulière en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, portrait social Édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, 2022, 978-2-11-162371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric W. Macintosh; Gonzalo A. Bravo; Ming Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Second Edition, Human Kinetics, pp.61-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet pionnier à sa diffusion grand public : la cas de sacs à dos innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement du matériel outdoor, un processus aux origines plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive et perception de l’état de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique des activités physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.167-177, 2005, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’informations et de spectacles sportifs : un pilier de la culture sportive des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents et le sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP-Éditions, pp.129-136, 2004, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.insep.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité sportive et comportement de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INPES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre santé 2000 : Résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports de pagaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ski alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marche nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquette à neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales activités physiques et sportives pratiquées en France en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers résultats de l’enquête 2010 sur les pratiques physiques et sportives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne. Combiner les approches quantitatives et qualitatives pour définir des axes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Petzl. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024. Etude du profil sociodémographique des bénévoles de la FFRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d'étude phase 2, Fédération Française de la Randonnée Pédestre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIS CROISES : fonction R et macro VBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon 1 / L-VIS / INJEP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créons du lien. Bénévoles 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Isnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des adhésions de la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La randonnée pédestre parmi les sports de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du profil socio-démographique des adhérents de la Fédération Française de Randonnée Pédestre (FFRP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents and near-misses in mountain sports. The first lessons and suggestions for prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Petzl Foundation. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale - Portrait des licencié(e)s FFRandonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération Française de la Randonnée Pédestre. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes de vie des sportifs de haut niveau : le défi de la performance face à la contrainte de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Mancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Macquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 14-i-17, Institut National du Sport, de l'Expertise et de la Performance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne : état des lieux, diagnostics et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2007 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2006-2007. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2006 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre entraîneur de haut niveau : Sociologie d'un groupe professionnel entre marché du travail fermé et marché du travail concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Donzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport et de l'Education Physique. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2005-2006. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2005 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2004 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2004-2005. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse démographique et sociologique des licenciés de la Fédération française de la montagne et de l'escalade (FFME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSEP. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2003 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2003-2004. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2002-2003. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2002 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2001 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2001-2002. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accidents pris en charge par les services de secours sur les domaines skiables pour la saison 2000-2001. Bilan des interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’été 2000 pour les sport de montagne, période de juin à septembre inclus. Approche et bilan des interventions de secours sur le territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamonix : SNOSM. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'accidentologie des pratiques de haute montagne et de randonnée pédestre en moyenne montagne : l'exemple du département de la Haute-Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°14, Conseil Supérieur des Sports de Montagne. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur l’accidentologie de l’alpinisme et de la randonnée en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahier du CSSM n°12, Conseil Supérieur des Sports de Montagne. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocialFacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioscha Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b2c95eff91e5a25363542fcdca07115c1fdef5cf;origin=https://github.com/Geminy3/SocialFacts;visit=swh:1:snp:73e5abcd6f6a0514c3511b556c7182f732584358;anchor=swh:1:rev:300b9583b61463a2e8b783e55c8d2f139ce38284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.117843.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trebes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mechin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mazzarino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Kasano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Kato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QSCMXG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2023.2222772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2022.100585" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-020-6208-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253435" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia Taverna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0095" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1324525" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1067776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soul&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11629-016-4146-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690213492964" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ohl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Feki Mhiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.03.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5157" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625276" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01757052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.062.0081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fleury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059165v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02316495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842023v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thi&#233;ry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tribou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04310410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Didier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04118716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.819" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320923v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01703388v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donzel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849123v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03228359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paupardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Peeters" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Paillasson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847333v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847328v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2c95eff91e5a25363542fcdca07115c1fdef5cf;origin=https://github.com/Geminy3/SocialFacts;visit=swh:1:snp:73e5abcd6f6a0514c3511b556c7182f732584358;anchor=swh:1:rev:300b9583b61463a2e8b783e55c8d2f139ce38284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.117843.3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Kasano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Kato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yabe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QSCMXG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trebes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mechin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mazzarino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2023.2222772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2022.100585" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-020-6208-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253435" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia Taverna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0095" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soul&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1067776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11629-016-4146-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1324525" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5157" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Feki Mhiri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.03.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ohl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1297" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690213492964" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625276" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01757052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.062.0081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01754825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fleury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02316495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842023v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thi&#233;ry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tribou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04310410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Didier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04118716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.819" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.insep.599" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02059489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320923v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01703388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donzel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849689v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849582v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03228359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paupardin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Peeters" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Paillasson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849111v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847333v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847328v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2c95eff91e5a25363542fcdca07115c1fdef5cf;origin=https://github.com/Geminy3/SocialFacts;visit=swh:1:snp:73e5abcd6f6a0514c3511b556c7182f732584358;anchor=swh:1:rev:300b9583b61463a2e8b783e55c8d2f139ce38284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>