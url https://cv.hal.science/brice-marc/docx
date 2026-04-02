--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -465,51 +465,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de méthodes de détection d'anomalies non supervisée pour l'auscultation des ouvrages d'art</w:t>
+                <w:t xml:space="preserve">Normalizing Flows with Task-specific Pre-training for Unsupervised Anomaly Detection on Engineering Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
@@ -527,97 +527,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2024 - Congrès Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European conference on signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620019v2</w:t>
+                <w:t xml:space="preserve">hal-04715892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalizing Flows with Task-specific Pre-training for Unsupervised Anomaly Detection on Engineering Structures</w:t>
+                <w:t xml:space="preserve">Évaluation de méthodes de détection d'anomalies non supervisée pour l'auscultation des ouvrages d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
@@ -635,73 +635,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European conference on signal processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">RFIAP 2024 - Congrès Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715892v1</w:t>
+                <w:t xml:space="preserve">hal-04620019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'imagerie et de l'Intelligence Artificielle pour les ponts connectés</w:t>
               </w:r>
@@ -785,52 +785,155 @@
               <w:t xml:space="preserve">, Association Le Pont, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flots Normalisants pour la Détection d’Anomalies Non Supervisée sur Ouvrages d'Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université grenoble Alpes, 2026. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05572472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -898,51 +1001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4A3BA8B"/>
+    <w:nsid w:val="8568A4E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1129,51 +1232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-marc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7150-5609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342173v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tual" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04470-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150867v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620019v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-marc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7150-5609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342173v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tual" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04470-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150867v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620019v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05572472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>