--- v1 (2026-04-02)
+++ v2 (2026-05-07)
@@ -116,51 +116,58 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mon travail de thèse porte sur l’automatisation de la détection de défauts sur les ouvrages d’art à partir d’images. L’inspection manuelle étant longue et coûteuse, l’étude explore des méthodes non supervisées, qui apprennent à partir d’images saines pour repérer ensuite les anomalies. Après une analyse comparative de différentes approches, la recherche se concentre sur les Normalizing Flows, reconnus pour leur robustesse. Plusieurs améliorations sont proposées, notamment une étude d’ablation, un pré-entraînement utilisant des anomalies synthétiques générées par interpolation de Poisson, et l’intégration d’un apprentissage contrastif. Ces optimisations permettent d’obtenir un modèle plus performant et adapté à la détection de défauts sur les ouvrages d’art.</w:t>
+        <w:t xml:space="preserve">Ingénieur  généraliste et  docteur specialisé en vision par ordinateur, je mène des travaux de recherche et developpe des solutions d’ IA appliquées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mon travail de thèse a porté sur l’automatisation de la détection de défauts sur les ouvrages d’art à partir d’images. L’inspection manuelle étant longue et coûteuse, l’étude explore des méthodes non supervisées, qui apprennent à partir d’images saines pour repérer ensuite les anomalies. Après une analyse comparative de différentes approches, la recherche se concentre sur les Normalizing Flows, reconnus pour leur robustesse. Plusieurs améliorations sont proposées, notamment une étude d’ablation, un pré-entraînement utilisant des anomalies synthétiques générées par interpolation de Poisson, et l’intégration d’un apprentissage contrastif. Ces optimisations permettent d’obtenir un modèle plus performant et adapté à la détection de défauts sur les ouvrages d’art.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1001,51 +1008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8568A4E2"/>
+    <w:nsid w:val="1446FF5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>