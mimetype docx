--- v1 (2026-03-31)
+++ v2 (2026-05-19)
@@ -73,50 +73,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">brice-marcet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VdiGDk4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -140,3263 +161,3263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIR34B/C genomic region contains multiple potential regulators of multiciliogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Redman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Abelanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 597 (12), pp.1623 - 1637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.14630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Is the Cystic Fibrosis Transmembrane Conductance Regulator?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 203 (10), pp.1214 - 1216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202012-4434ED⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel dynamics of human mucociliary differentiation revealed by single-cell RNA sequencing of nasal epithelial cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruiz Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lebrigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Cavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146 (20), 17p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.177428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDC20B is required for deuterosome-mediated centriole production in 1 multiciliated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego R Revinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Emmanuelle Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.4668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-06768-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing isomiR variants within the micro RNA ‐34/449 family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 591 (5), pp.693-705. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+              <w:t xml:space="preserve">, 2017, 591 (5), pp.693 - 705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.12595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531825v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing isomiR variants within the micro RNA ‐34/449 family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amelie Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 591 (5), pp.693 - 705. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+              <w:t xml:space="preserve">, 2017, 591 (5), pp.693-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.12595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044331v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs as key regulators of GTPase-mediated apical actin reorganization in multiciliated epithelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Mercey</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kodjabachian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Marcet</w:t>
+                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small GTPases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (2), pp.54-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21541248.2016.1151099.Epub2016May4⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.54 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21541248.2016.1151099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445218v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs as key regulators of GTPase-mediated apical actin reorganization in multiciliated epithelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mercey</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kodjabachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Marcet</w:t>
+                <w:t xml:space="preserve">P. Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small GTPases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.54 - 58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21541248.2016.1151099⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.54-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21541248.2016.1151099.Epub2016May4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044339v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMP signalling controls the construction of vertebrate mucociliary epithelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Luxardi</w:t>
+                <w:t xml:space="preserve">M. Cibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Chevalier</w:t>
+                <w:t xml:space="preserve">G. Luxardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Thome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mercey</w:t>
+                <w:t xml:space="preserve">B. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+              <w:t xml:space="preserve">Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (13), pp.2352-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.118679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044385v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-34/449 control apical actin network formation during multiciliogenesis through small GTPase pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Laure-Emmanuelle Zaragosi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adamiok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R Revinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+              <w:t xml:space="preserve">, 2015, 6, pp.8386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms9386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044322v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMP signalling controls the construction of vertebrate mucociliary epithelia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Chevalier</w:t>
+                <w:t xml:space="preserve">miR-34/449 control apical actin network formation during multiciliogenesis through small GTPase pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Mercey</w:t>
+                <w:t xml:space="preserve">Anna Adamiok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R Revinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Emmanuelle Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.118679⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432231v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-34/449 control apical actin network formation during multiciliogenesis through small GTPase pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BMP signalling controls the construction of vertebrate mucociliary epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Adamiok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Mercey</w:t>
+                <w:t xml:space="preserve">Marie Cibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R Revinsky</w:t>
+                <w:t xml:space="preserve">Guillaume Luxardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.E. Zaragosi</w:t>
+                <w:t xml:space="preserve">B Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9386⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.2352 - 2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.118679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432243v1</w:t>
+                <w:t xml:space="preserve">hal-03044385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct epithelial gene expression phenotypes in childhood respiratory allergy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Giovannini-Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimène Moreilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius I Illie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (5), pp.1197-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/09031936.00070511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[MicroRNA control biosynthesis of motile cilia in vertebrates].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (6-7), pp.671-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2011276022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA control biosynthesis of motile cilia in vertebrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of vertebrate multiciliogenesis by miR-449 through direct repression of the Delta/Notch pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Luxardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Emmanuelle Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2011276022⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.693-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630192v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microRNA in normal and pathological respiratory epithelia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Giovannini-Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grandvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Emmanuelle Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Robbe-Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 741 (6), pp.171-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-61779-117-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of vertebrate multiciliogenesis by miR-449 through direct repression of the Delta/Notch pathway.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNA control biosynthesis of motile cilia in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kodjabachian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb2241⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (6-7), pp.671-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2011276022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00848890v1</w:t>
+                <w:t xml:space="preserve">hal-00630192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA-based silencing of Delta/Notch signaling promotes multiple cilia formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (17), pp.2858-2864. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.10.17.17011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of keratinocyte growth factor as a target of microRNA-155 in lung fibroblasts: implication in epithelial-mesenchymal interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Puisségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lebrigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (8), pp.e6718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0006718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-34b/miR-34c: a regulator of TCL1 expression in 11q- chronic lymphocytic leukaemia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Robbe-Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebrigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/leu.2009.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of two human olfactory receptors expressed in the baculovirus Sf9 insect cell system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Functional expression of two olfactory receptors in the Baculovirus/insect system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clos-Faybesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Atanasova</w:t>
+                <w:t xml:space="preserve">G. Guiraudie-Capraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095158v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional expression of two olfactory receptors in the Baculovirus/insect system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Functional characterization of two human olfactory receptors expressed in the baculovirus Sf9 insect cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clot-Faybesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Devauchelle</w:t>
+                <w:t xml:space="preserve">Gaelle Guiraudie-Capraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boriana Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095123v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of two human olfactory receptors expressed in the baculovirus Sf9 insect cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clot-Faybesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Guiraudie-Capraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boriana Atanasova</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672506v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological and signaling properties of endogenous P2Y1 receptors in cystic fibrosis transmembrane conductance regulator-expressing chinese hamster overy cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General anesthetic octanol and related compounds activate wild-type and delF508 cystic fibrosis chloride channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 919, pp.919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3464,51 +3485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F50257AA"/>
+    <w:nsid w:val="DF7FAAC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3695,51 +3716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-marcet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Redman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abelanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Plaisant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marcet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202012-4434ED" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cavard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.177428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Zaragosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thom&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06768-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02531825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjabachian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1151099.Epub2016May4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1151099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thome" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.118679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Adamiok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9386" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cibois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luxardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamiok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R Revinsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Zaragosi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannini-Chami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chim&#232;ne Moreilhon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius I Illie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00070511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011276022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grandvaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robbe-Sermesant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-117-8_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2241" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-VSXL1J99-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.10.17.17011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puiss&#233;gur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006718" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardinaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreilhon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robbe-Sermesant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebrigand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2009.125" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clot-Faybesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Atanasova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clos-Faybesse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devauchelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chappe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-marcet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VdiGDk4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Redman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abelanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Plaisant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14630" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marcet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202012-4434ED" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cavard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.177428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Zaragosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06768-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02531825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1151099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjabachian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1151099.Epub2016May4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cibois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luxardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thome" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.118679" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamiok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R Revinsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Zaragosi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Adamiok" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chevalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thome" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannini-Chami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chim&#232;ne Moreilhon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius I Illie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00070511" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011276022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2241" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-VSXL1J99-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grandvaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robbe-Sermesant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-117-8_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coraux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.10.17.17011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puiss&#233;gur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006718" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419138v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreilhon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robbe-Sermesant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebrigand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2009.125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clos-Faybesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devauchelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clot-Faybesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Atanasova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chappe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>