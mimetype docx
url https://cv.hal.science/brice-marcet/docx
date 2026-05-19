--- v2 (2026-05-19)
+++ v3 (2026-05-19)
@@ -707,129 +707,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cavard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Cavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 591 (5), pp.693 - 705. </w:t>
+              <w:t xml:space="preserve">, 2017, 591 (5), pp.693-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.12595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044331v1</w:t>
+                <w:t xml:space="preserve">hal-02531825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing isomiR variants within the micro RNA ‐34/449 family</w:t>
               </w:r>
@@ -841,129 +841,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amelie Cavard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 591 (5), pp.693-705. </w:t>
+              <w:t xml:space="preserve">, 2017, 591 (5), pp.693 - 705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.12595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531825v1</w:t>
+                <w:t xml:space="preserve">hal-03044331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs as key regulators of GTPase-mediated apical actin reorganization in multiciliated epithelia</w:t>
               </w:r>
@@ -1189,551 +1189,551 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMP signalling controls the construction of vertebrate mucociliary epithelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cibois</w:t>
+                <w:t xml:space="preserve">Marie Cibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Luxardi</w:t>
+                <w:t xml:space="preserve">Guillaume Luxardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chevalier</w:t>
+                <w:t xml:space="preserve">B Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Mercey</w:t>
+                <w:t xml:space="preserve">V Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (13), pp.2352-63. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.2352 - 2363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.118679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432231v1</w:t>
+                <w:t xml:space="preserve">hal-03044385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-34/449 control apical actin network formation during multiciliogenesis through small GTPase pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adamiok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R Revinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.E. Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.8386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms9386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-34/449 control apical actin network formation during multiciliogenesis through small GTPase pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure-Emmanuelle Zaragosi</w:t>
+                <w:t xml:space="preserve">BMP signalling controls the construction of vertebrate mucociliary epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luxardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9386⟩</w:t>
+              <w:t xml:space="preserve">Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (13), pp.2352-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.118679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044322v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMP signalling controls the construction of vertebrate mucociliary epithelia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Chevalier</w:t>
+                <w:t xml:space="preserve">miR-34/449 control apical actin network formation during multiciliogenesis through small GTPase pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Thome</w:t>
+                <w:t xml:space="preserve">Anna Adamiok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R Revinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Emmanuelle Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.118679⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044385v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct epithelial gene expression phenotypes in childhood respiratory allergy.</w:t>
               </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Luxardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,51 +2263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA control biosynthesis of motile cilia in vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kodjabachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,234 +2785,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional expression of two olfactory receptors in the Baculovirus/insect system</w:t>
+                <w:t xml:space="preserve">Functional characterization of two human olfactory receptors expressed in the baculovirus Sf9 insect cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Clos-Faybesse</w:t>
+                <w:t xml:space="preserve">V. Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Matarazzo</w:t>
+                <w:t xml:space="preserve">Olivier Clot-Faybesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guiraudie-Capraz</w:t>
+                <w:t xml:space="preserve">Gaelle Guiraudie-Capraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Devauchelle</w:t>
+                <w:t xml:space="preserve">B. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095123v1</w:t>
+                <w:t xml:space="preserve">hal-00095158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of two human olfactory receptors expressed in the baculovirus Sf9 insect cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Matarazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Matarazzo</w:t>
+                <w:t xml:space="preserve">Olivier Clot-Faybesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Guiraudie-Capraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boriana Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, pp.195-207</w:t>
@@ -3027,160 +3027,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of two human olfactory receptors expressed in the baculovirus Sf9 insect cell system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Functional expression of two olfactory receptors in the Baculovirus/insect system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clos-Faybesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Guiraudie-Capraz</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guiraudie-Capraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Atanasova</w:t>
+                <w:t xml:space="preserve">G. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095158v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological and signaling properties of endogenous P2Y1 receptors in cystic fibrosis transmembrane conductance regulator-expressing chinese hamster overy cells.</w:t>
               </w:r>
@@ -3485,51 +3485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF7FAAC6"/>
+    <w:nsid w:val="9FA3D62E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3716,51 +3716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-marcet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VdiGDk4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Redman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abelanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Plaisant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14630" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marcet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202012-4434ED" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cavard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.177428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Zaragosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06768-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02531825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1151099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjabachian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1151099.Epub2016May4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cibois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luxardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thome" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.118679" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamiok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R Revinsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Zaragosi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Adamiok" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chevalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thome" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannini-Chami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chim&#232;ne Moreilhon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius I Illie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00070511" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011276022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2241" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-VSXL1J99-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grandvaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robbe-Sermesant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-117-8_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coraux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.10.17.17011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puiss&#233;gur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006718" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419138v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreilhon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robbe-Sermesant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebrigand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2009.125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clos-Faybesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devauchelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clot-Faybesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Atanasova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chappe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-marcet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VdiGDk4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Redman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abelanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Plaisant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14630" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marcet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202012-4434ED" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cavard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.177428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Zaragosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06768-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02531825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1151099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjabachian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1151099.Epub2016May4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thome" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.118679" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamiok" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R Revinsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Zaragosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9386" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cibois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luxardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thome" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Adamiok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannini-Chami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chim&#232;ne Moreilhon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius I Illie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00070511" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011276022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2241" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-VSXL1J99-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grandvaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robbe-Sermesant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-117-8_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coraux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.10.17.17011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puiss&#233;gur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006718" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419138v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreilhon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robbe-Sermesant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebrigand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2009.125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clot-Faybesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Atanasova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095123v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clos-Faybesse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devauchelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chappe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>