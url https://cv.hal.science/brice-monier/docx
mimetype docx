--- v0 (2026-03-04)
+++ v1 (2026-04-29)
@@ -1469,199 +1469,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations de l'entraînement en basketball d'élite au XXe siècle en France : une incontournable influence américaine ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la dépendance trinitaire à l'indépendance identitaire : jalons pour une histoire de l'entraînement en triathlon en France (1982-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Claverie; Jean-François Loudcher; Serge Vaucelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'entraînement sportif. Pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
+              <w:t xml:space="preserve">Histoire de l'entraînement sportif. Pratiques et discours techniques en France (XIXe-XXIe siècles).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEP-Editions, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699746v1</w:t>
+                <w:t xml:space="preserve">hal-04699750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la dépendance trinitaire à l'indépendance identitaire : jalons pour une histoire de l'entraînement en triathlon en France (1982-2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mutations de l'entraînement en basketball d'élite au XXe siècle en France : une incontournable influence américaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Claverie; Jean-François Loudcher; Serge Vaucelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'entraînement sportif. Pratiques et discours techniques en France (XIXe-XXIe siècles).</w:t>
+              <w:t xml:space="preserve">Histoire de l'entraînement sportif. Pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEP-Editions, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699750v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif sportif batavillois</w:t>
               </w:r>
@@ -1727,566 +1727,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du sport plein les mirettes : analyse plastique de l’iconographie de L’Auto (1900-1944) » in CARITEY, B. (dir.) La Fabrique de l’information sportive, L’Auto (1900-1944), Reims, Epure</w:t>
+                <w:t xml:space="preserve">Du sport plein les mirettes : analyse plastique de l’iconographie de L’Auto (1900-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t>
+                <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Caritey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique de l’information sportive, L’Auto (1900-1944),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-37496-102-6</w:t>
+              <w:t xml:space="preserve">La fabrique de l’information sportive : L’Auto (1900-1944)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Reims, 2020, 978-2-37496-102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420032v1</w:t>
+                <w:t xml:space="preserve">hal-02971512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sport plein les mirettes : analyse plastique de l’iconographie de L’Auto (1900-1944)</w:t>
+                <w:t xml:space="preserve">« Du sport plein les mirettes : analyse plastique de l’iconographie de L’Auto (1900-1944) » in CARITEY, B. (dir.) La Fabrique de l’information sportive, L’Auto (1900-1944), Reims, Epure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
+                <w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de l’information sportive : L’Auto (1900-1944)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Reims, 2020, 978-2-37496-102-6</w:t>
+              <w:t xml:space="preserve">La Fabrique de l’information sportive, L’Auto (1900-1944),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-37496-102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971512v1</w:t>
+                <w:t xml:space="preserve">hal-03420032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le basket chez les potaches (1919-1944)</w:t>
+                <w:t xml:space="preserve">Le basket chez les potaches (1919-1944). Les représentations d’un sport scolaire dans un grand quotidien sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le sport scolaire, pensées sur le sport scolaire (1880-2013)</w:t>
+              <w:t xml:space="preserve">Penser le sport scolaire, pensées sur le sport scolaire 1880-2013: préparation aux concours de recrutement des enseignants-e-s d'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions AFRAPS</w:t>
+                <w:t xml:space="preserve">AFRAPS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-910448-23-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442323v1</w:t>
+                <w:t xml:space="preserve">hal-05274403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le basket chez les potaches (1919-1944). Les représentations d’un sport scolaire dans un grand quotidien sportif</w:t>
+                <w:t xml:space="preserve">Le basket chez les potaches (1919-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le sport scolaire, pensées sur le sport scolaire 1880-2013: préparation aux concours de recrutement des enseignants-e-s d'EPS</w:t>
+              <w:t xml:space="preserve">Penser le sport scolaire, pensées sur le sport scolaire (1880-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFRAPS</w:t>
+                <w:t xml:space="preserve">Éditions AFRAPS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-910448-23-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274403v1</w:t>
+                <w:t xml:space="preserve">hal-01442323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images apologétiques du basket-ball : du frenchie-smash au dunk personnifié : évolution d’un geste technique de tir de près dans la revue Maxi-Basket (1982-1996)</w:t>
+                <w:t xml:space="preserve">Une figure de l’émancipation féminine : la demoiselle du basket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Monier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Laurent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de Sport. De l’archive à l’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2847364862</w:t>
+              <w:t xml:space="preserve">L’Art et le Sport, [Actes du XIIe colloque international du Comité européen pour l’histoire des Sports (CESH), Lorient, 20-22 Septembre 2007],</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-7588-0159-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928856v1</w:t>
+                <w:t xml:space="preserve">hal-02928887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une figure de l’émancipation féminine : la demoiselle du basket</w:t>
+                <w:t xml:space="preserve">Images apologétiques du basket-ball : du frenchie-smash au dunk personnifié : évolution d’un geste technique de tir de près dans la revue Maxi-Basket (1982-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Monier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Art et le Sport, [Actes du XIIe colloque international du Comité européen pour l’histoire des Sports (CESH), Lorient, 20-22 Septembre 2007],</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-2-7588-0159-7</w:t>
+              <w:t xml:space="preserve">Images de Sport. De l’archive à l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2847364862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928887v1</w:t>
+                <w:t xml:space="preserve">hal-02928856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les influences culturelles étrangères dans les représentations du basket-ball en France à travers les « unes » de la revue Maxi Basket (1982-2002)</w:t>
               </w:r>
@@ -2885,51 +2885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2015-0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01428971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.3547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Rose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2079/9782706152238/bataville-1931-2001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afraps.org/ouvrages-disponibles/presentation-des-ouvrages/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org/ouvrages-disponibles/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Thanassekos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chanoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1053" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2015-0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01428971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.3547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Rose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2079/9782706152238/bataville-1931-2001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org/ouvrages-disponibles/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afraps.org/ouvrages-disponibles/presentation-des-ouvrages/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Thanassekos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chanoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1053" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>