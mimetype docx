--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1057,252 +1057,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of confinement on subatmospheric water vaporization phenomena in a vertical rectangular channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the use of artificial neural networks for energy‐related applications in the building sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marvillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145, pp.118725. </w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (13), pp.6680-6720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/er.4706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294380v1</w:t>
+                <w:t xml:space="preserve">hal-02276322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the use of artificial neural networks for energy‐related applications in the building sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences of confinement on subatmospheric water vaporization phenomena in a vertical rectangular channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (13), pp.6680-6720. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.118725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.4706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276322v1</w:t>
+                <w:t xml:space="preserve">hal-02294380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the filling level on the global heat transfer coefficient of a plate cross section for sorption heat pumps</w:t>
               </w:r>
@@ -1857,350 +1857,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of air conditioning management on heat island in Paris air street temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How much can air conditioning increase air temperatures for a city like Paris, France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile de Munck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bousquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.02.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.210 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505291v1</w:t>
+                <w:t xml:space="preserve">hal-01505287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much can air conditioning increase air temperatures for a city like Paris, France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Influence of air conditioning management on heat island in Paris air street temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pigeon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Gregoire Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95, pp.102 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.3415⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505287v1</w:t>
+                <w:t xml:space="preserve">hal-01505291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle analysis of 4.5MW and 250W wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (8), pp.2104 - 2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2762,667 +2762,667 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on heat transfer and pressure drop during CO2 boiling in a cylindrical microchannel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+                <w:t xml:space="preserve">Preliminary study of the splashing effect due to the bursting of giant water bubbles near the triple point: application to water evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0504⟩</w:t>
+              <w:t xml:space="preserve">ICR 2023. 26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIIR, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.10.18462/iir.icr.2023.0617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433907v1</w:t>
+                <w:t xml:space="preserve">hal-04731760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the splashing effect due to the bursting of giant water bubbles near the triple point: application to water evaporator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+                <w:t xml:space="preserve">Experimental investigation on heat transfer and pressure drop during CO2 boiling in a cylindrical microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR 2023. 26th International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IIIR, Aug 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR, Aug 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.10.18462/iir.icr.2023.0617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731760v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synopsis of visualization exercises for the selection and operation of the Geothermal Energy Buffer (GEB)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Tréméac</w:t>
+                <w:t xml:space="preserve">Implementation of Adapted Black Box Models for the Performance Characterization of Commercial Sorption Chillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amín Altamirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Maragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European geothermal Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Solar Energy for Buildings and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISES and IEA SHC, Sep 2022, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052092v1</w:t>
+                <w:t xml:space="preserve">hal-04096012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de stockage d'énergie : geothermal energy buffer (GEB)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Synopsis of visualization exercises for the selection and operation of the Geothermal Energy Buffer (GEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jeannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Tremeac</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tréméac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois Sur la ville et sa transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">European geothermal Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776065v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Local Condensation Heat Transfer Coefficients In Cryogenic Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+                <w:t xml:space="preserve">Conception de stockage d'énergie : geothermal energy buffer (GEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jeannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Crayssac Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th international conference Distillation &amp; Absorption 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois Sur la ville et sa transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814117v1</w:t>
+                <w:t xml:space="preserve">hal-03776065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Adapted Black Box Models for the Performance Characterization of Commercial Sorption Chillers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Maragna</w:t>
+                <w:t xml:space="preserve">Measuring Local Condensation Heat Transfer Coefficients In Cryogenic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adélaïde Crémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crayssac Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Energy for Buildings and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISES and IEA SHC, Sep 2022, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">The 12th international conference Distillation &amp; Absorption 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096012v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaporisation ascendante d’un mélange binaire d’HFC dans un passage d’ailettes décalées</w:t>
               </w:r>
@@ -3536,312 +3536,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulles d’eau à pression sub-atmosphérique : étude expérimentale et analyse dimensionnelle dans un canal vertical confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380601v1</w:t>
+                <w:t xml:space="preserve">hal-03360865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulles d’eau à pression sub-atmosphérique : étude expérimentale et analyse dimensionnelle dans un canal vertical confiné</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360865v1</w:t>
+                <w:t xml:space="preserve">hal-04380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Bubble Growth under Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Brahiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4738,882 +4738,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the impact of the filling level on the vaporization of water inside the channel of a smooth plate-type heat exchanger in the context of sorption chillers</w:t>
+                <w:t xml:space="preserve">Des nombres adimensionnels comme premier outil de dimensionnement des évaporateurs fonctionnant à pression subatmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International sorption heat pump conference - ISHPC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614891v1</w:t>
+                <w:t xml:space="preserve">hal-02017980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nombres adimensionnels comme premier outil de dimensionnement des évaporateurs fonctionnant à pression subatmosphérique</w:t>
+                <w:t xml:space="preserve">Preliminary study of the impact of the filling level on the vaporization of water inside the channel of a smooth plate-type heat exchanger in the context of sorption chillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">International sorption heat pump conference - ISHPC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017980v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling and simulation approach for thermal energy storage devices.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Terzibachian</w:t>
+                <w:t xml:space="preserve">Analyse de différents modèles de prédiction de l’encrassement dans un échangeur de chaleur à partir de données expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Esparcieux</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Efficiency Cost Optimization Simulation and Environmental Impact of Energy systems (ECOS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510082v1</w:t>
+                <w:t xml:space="preserve">hal-01510092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of different fouling predictive models in a Heat Exchanger from experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Efficiency Cost Optimization Simulation and Environmental Impact of Energy systems (ECOS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes de vaporisation de l’eau à basse pression : application à un échangeur à plaques au cours d’un cycle d’adsorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Vallon</w:t>
+                <w:t xml:space="preserve">A modeling and simulation approach for thermal energy storage devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Terzibachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marvillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esparcieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2016 (SFT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thermique, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Efficiency Cost Optimization Simulation and Environmental Impact of Energy systems (ECOS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511347v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de différents modèles de prédiction de l’encrassement dans un échangeur de chaleur à partir de données expérimentales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Weber</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes de vaporisation de l’eau à basse pression : application à un échangeur à plaques au cours d’un cycle d’adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2016 (SFT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510092v1</w:t>
+                <w:t xml:space="preserve">hal-01511347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an object-oriented model for chilled-water thermal energy storage applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Terzibachian</w:t>
+                <w:t xml:space="preserve">How heat waves influence indoor temperature during summer in old renovated Parisian buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Azos Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marvillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Esparcieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510088v1</w:t>
+                <w:t xml:space="preserve">hal-01510089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How heat waves influence indoor temperature during summer in old renovated Parisian buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Azos Diaz</w:t>
+                <w:t xml:space="preserve">Development of an object-oriented model for chilled-water thermal energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Terzibachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marvillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esparcieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510089v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of properties and compatibilities of POE oils/R-290 mixtures</w:t>
               </w:r>
@@ -5625,51 +5625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Charni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6044,290 +6044,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a diphasic CO2 ejector for cooling circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview on experimental techniques for heat flux and heat transfer estimations, during non-dropwise condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adélaïde Crémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crayssac Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattes Pierre-Henri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wagner Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276368v1</w:t>
+                <w:t xml:space="preserve">hal-02276353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on experimental techniques for heat flux and heat transfer estimations, during non-dropwise condensation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of a diphasic CO2 ejector for cooling circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagner Marc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nattes Pierre-Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276353v1</w:t>
+                <w:t xml:space="preserve">hal-02276368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured and simulated behavior of heat pump in low energy building: short cycling and storage impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piriou Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6417,51 +6417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Charni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6654,51 +6654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7140,51 +7140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D04140C0"/>
+    <w:nsid w:val="E779E2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7371,51 +7371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-tremeac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1138-800X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112399657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05327117v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caramaschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Notturno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vaccaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Meesenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Jensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Rouzic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape S&#232;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corgier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marvillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118725" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4706" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamitouche Yacine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos Diaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pigeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.02.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PFZQ4K2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3415" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.01.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZ9GSNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hayert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K1ZJT0X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim K. Datta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.01.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNK7B7LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tuan Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2005.06.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5FZ0R48-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83FKCSD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0504" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeannou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ad&#233;la&#239;de Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crayssac Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04096012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017222006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fluro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0413" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04095902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614891v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510082v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Terzibachian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esparcieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marvillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510088v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Florian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04094708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattes Pierre-Henri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Marc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriou Christian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03216496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375603v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos-Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00378026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03106559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-tremeac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1138-800X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112399657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05327117v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caramaschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Notturno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vaccaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Meesenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Jensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Rouzic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape S&#232;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corgier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marvillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4706" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamitouche Yacine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos Diaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pigeon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.02.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PFZQ4K2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.01.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZ9GSNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hayert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K1ZJT0X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim K. Datta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.01.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNK7B7LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tuan Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2005.06.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5FZ0R48-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83FKCSD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04096012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeannou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ad&#233;la&#239;de Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crayssac Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017222006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fluro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0413" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04095902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marvillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Terzibachian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esparcieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Florian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04094708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Marc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattes Pierre-Henri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriou Christian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03216496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375603v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos-Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00378026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03106559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>