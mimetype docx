--- v1 (2026-04-08)
+++ v2 (2026-05-19)
@@ -1,7085 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7033 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice Tremeac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur -                                                Directeur du Lafset (Laboratoire du froid et des systèmes énergétiques et thermiques)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brice-tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1138-800X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112399657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=ciRTJafvZOsC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur : réglementations et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, BE9792 V1, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-be9792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propylene and DME solubility in PAG oil: Experimental investigations and simplified modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caramaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Notturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Meesenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of a geothermal absorption cooling system in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Maragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amín Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 364, pp.123102. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.123102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic bubble growth during the sub-atmospheric boiling of water in a narrow vertical channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Mantaropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tréméac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141, pp.110765. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of pressure drops and heat transfer coefficient during upward two-phase flow of R-134a/R-245fa mixture in an offset-strip finned passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben El Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Andrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 190, pp.122779. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer coefficient correlations of water subatmospheric vaporization in a channel of a smooth plate heat exchanger, based on Vaschy-Buckingham theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Lamine Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tréméac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.118800. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building energy model calibration: a detailed case study using sub-hourly measured data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.110189. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the use of artificial neural networks for energy‐related applications in the building sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (13), pp.6680-6720. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/er.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of confinement on subatmospheric water vaporization phenomena in a vertical rectangular channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.118725. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the filling level on the global heat transfer coefficient of a plate cross section for sorption heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamitouche Yacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1814, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of water vaporization occurring inside the channel of a smooth-plate type heat exchanger connected to an adsorber and comparison with trends observed in absorption configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.60 - 74. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Adaptation to Heat-Related Health Risks in Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Azos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of operating conditions on cooling capacity for sorption systems using water as refrigerant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Vallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1814, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the dynamic behavior of a large-scale refrigeration – PCM energy storage system. Validation of a complete model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Charni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.32 - 42. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of air conditioning management on heat island in Paris air street temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95, pp.102 - 110. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can air conditioning increase air temperatures for a city like Paris, France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.210 - 227. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.3415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle analysis of 4.5MW and 250W wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (8), pp.2104 - 2110. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of Tylose gel and chocolate in the freezing range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (5), pp.867 - 873. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2007.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stresses during freezing of a two-layer food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashim K. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (6), pp.958 - 969. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2007.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stresses during the freezing of solid spherical foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (1), pp.125 - 133. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stresses and cracking in freezing spherical foods: a numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (4), pp.408 - 418. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on heat transfer and pressure drop during CO2 boiling in a cylindrical microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIR, Aug 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the splashing effect due to the bursting of giant water bubbles near the triple point: application to water evaporator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Mantaropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICR 2023. 26th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIR, Aug 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.10.18462/iir.icr.2023.0617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synopsis of visualization exercises for the selection and operation of the Geothermal Energy Buffer (GEB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tréméac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de stockage d'énergie : geothermal energy buffer (GEB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois Sur la ville et sa transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Local Condensation Heat Transfer Coefficients In Cryogenic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adélaïde Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Seiwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crayssac Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th international conference Distillation &amp; Absorption 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Adapted Black Box Models for the Performance Characterization of Commercial Sorption Chillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amín Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Maragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solar Energy for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISES and IEA SHC, Sep 2022, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaporisation ascendante d’un mélange binaire d’HFC dans un passage d’ailettes décalées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Andrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2021-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Mantaropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulles d’eau à pression sub-atmosphérique : étude expérimentale et analyse dimensionnelle dans un canal vertical confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Mantaropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2021-057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Bubble Growth under Low Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Brahiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Mantaropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR (Groupement de Recherche) Transferts et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommations électriques et îlots de chaleur urbains : application à la ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Bendada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water boiling at low pressure: dynamics of growth and bursting of bubbles in a plate-type evaporator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Mantaropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IIR-Gustav Lorentzen Conference on Natural Refrigerants(GL2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Kyoto (on line), Japan. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.gl.2020.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed monitoring as an essential tool for achieving energy performance targets in operation conditions: the HIKARI case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Nordic Symposium on Building Physics (NSB 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202017222006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vaporization inside a smooth plate-type heat exchanger at subatmospheric pressure: impact of the channel thickness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fluro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building energy simulation calibration and performance evaluation of a fully monitored mixed-use net zero energy building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of the International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-Current liquid and gas flow in finned compact heat exchangers with offset strip fins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Andrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l’encrassement dans un échangeur de chaleur à partir de données expérimentales et par la méthode des réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the impact of the filling level on the vaporization of water inside the channel of a smooth plate-type heat exchanger in the context of sorption chillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International sorption heat pump conference - ISHPC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nombres adimensionnels comme premier outil de dimensionnement des évaporateurs fonctionnant à pression subatmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique (SFT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different fouling predictive models in a Heat Exchanger from experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Efficiency Cost Optimization Simulation and Environmental Impact of Energy systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling and simulation approach for thermal energy storage devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Terzibachian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Esparcieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Efficiency Cost Optimization Simulation and Environmental Impact of Energy systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes de vaporisation de l’eau à basse pression : application à un échangeur à plaques au cours d’un cycle d’adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2016 (SFT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de différents modèles de prédiction de l’encrassement dans un échangeur de chaleur à partir de données expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an object-oriented model for chilled-water thermal energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Terzibachian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Esparcieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How heat waves influence indoor temperature during summer in old renovated Parisian buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Azos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marvillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of properties and compatibilities of POE oils/R-290 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Charni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IIR Conference on Thermophysical Properties and Transfer Processes of Refrigerants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de modèles de boîte noire adaptés pour la caractérisation des performances de refroidisseurs commerciaux à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amín Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Maragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommations électriques et ilots de chaleur urbains : application à la ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Bendada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaporisation de l’eau à pression sub-atmosphérique : dynamique de croissance et d’éclatement de bulles dans un échangeur à plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Mantaropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a diphasic CO2 ejector for cooling circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattes Pierre-Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on experimental techniques for heat flux and heat transfer estimations, during non-dropwise condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adélaïde Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Seiwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crayssac Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and simulated behavior of heat pump in low energy building: short cycling and storage impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piriou Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan. IIF-IIR, Proceedings of the 24th IIR International Congress of Refrigeration: Yokohama, Japan, August 16-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’influence des propriétés thermophysiques du mélange huile/propane sur les performances d’un procédé de réfrigération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Charni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. Récents Progrès en Génie des Procédés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur : technologies et applications dans le résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-be9791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaporateurs compacts pour les systèmes à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rulliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Adaptation to Heat-Related Health Risks in Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Azos-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique des phénomènes thermomécaniques lors de la congélation de produits alimentaires. Application à des structures multicouches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Nantes, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00378026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du composant à la ville : le froid dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tremeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Sorbonne Université (France), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03106559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7140,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E779E2BA"/>
+    <w:nsid w:val="EA1B085C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7371,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-tremeac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1138-800X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112399657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05327117v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caramaschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Notturno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vaccaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Meesenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Jensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Rouzic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape S&#232;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corgier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marvillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4706" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamitouche Yacine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos Diaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pigeon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.02.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PFZQ4K2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.01.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZ9GSNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hayert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K1ZJT0X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim K. Datta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.01.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNK7B7LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tuan Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2005.06.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5FZ0R48-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.11.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83FKCSD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04096012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeannou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ad&#233;la&#239;de Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crayssac Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017222006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fluro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0413" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04095902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marvillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Terzibachian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esparcieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Florian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04094708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Marc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattes Pierre-Henri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriou Christian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03216496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375603v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos-Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00378026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03106559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-tremeac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1138-800X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112399657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=ciRTJafvZOsC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05327117v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caramaschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Notturno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vaccaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Meesenburg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Jensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0412" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Rouzic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape S&#232;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118800" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corgier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marvillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110189" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118725" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamitouche Yacine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976261" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pigeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.02.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PFZQ4K2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meunier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.01.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZ9GSNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hayert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.10.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K1ZJT0X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim K. Datta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.01.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNK7B7LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tuan Pham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2005.06.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5FZ0R48-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83FKCSD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433907v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0504" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeannou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ad&#233;la&#239;de Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crayssac Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04096012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017222006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fluro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0413" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04095902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marvillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Terzibachian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esparcieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510092v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510088v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Florian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510091v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04094708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattes Pierre-Henri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Marc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510087v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriou Christian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510094v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03216496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9791" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375603v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos-Diaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00378026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03106559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>