--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice TROUILLET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brice-trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6156-3657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083895213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, lab. LETG (CNRS) :</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-nantes.fr/brice-trouillet</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://letg.cnrs.fr/author/brice-trouillet/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">géographie sociale de l'océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et plus particulièrement sur les relations entre les groupes humains et l'espace maritime. Par le spectre des STS et des approches critiques, et en m'intéressant à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">planification de l'espace maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> notamment à travers les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pêches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">énergies marines renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, j'étudie comment les relations de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et les questions de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s'entremêlent et, ce faisant, façonnent des réseaux ou &amp;quot;agencements&amp;quot; socio-techniques. Depuis une dizaine d'années et toujours dans ce même champ de recherche, le rôle de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> tout au long de son </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (fabrique, traitement, circulation, usages) est devenu l'une de mes principales préoccupations, me rapprochant ainsi de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">géographie numérique (maritime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'invite celles et ceux qui auraient des intérêts de recherche similaires à me contacter pour une éventuelle collaboration ou supervision (master, doctorat).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés: Océan, Planification Spatiale Marine (PSM), Pêches maritimes, Energie Marine Renouvelable (EMR), Science & Technologie studies (STS), Critical data studies, Co-production du savoir, Savoirs &amp;quot;non scientifiques&amp;quot;, Géographies numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory democracy in question: The case of “the sea in debate”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.108916. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2026.108916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Literacy as a Mechanism for Change Across and Beyond the UN Ocean Decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mckinley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Mcateer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit C Kaae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ocean Literacy as a Mechanism for Change Across and Beyond the UN Ocean Decade, 2, pp.11340. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.11340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do stakeholders engage with critical cartography in planning? Analysis of a decision-making process in marine governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169, pp.104083. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles préférences spatiales pour la localisation des parcs éoliens en mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 545, pp.3-25. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.545.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling data for Marine Spatial Planning: A review of maritime plans in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Geographic Information Science &amp; environmental measures, Vol. 12 - Sciences de l’information géographique & mesures environnementales, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.13496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563075v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public participation in marine spatial planning in France: From minimal requirements to minimal achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 256, pp.107310. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer une carte interactive pour l’édition numérique sans coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pulvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le printemps des cartes à Montmorillon - mai 2023 (255), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital turn of marine planning: a global analysis of ocean geoportals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Toonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.2283081. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1523908X.2023.2283081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research on ocean multi-use: achievements, challenges and the need for transdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sereno Diederichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Juell-Skielse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste E Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.8. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-024-00043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for capturing marine small-scale fisheries' contributions to the sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Razanakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akintola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01470-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ecosystem-based approaches in MSP through actor-driven perceptual mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Ripken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Sten Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105604. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ready marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tundi Agardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.105655. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Spatial Planning in Regional Ocean Areas: Trends and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Mcateer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Fullbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Rivers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Yearbook Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.346-380. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22116001-03601013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Participation Means in Marine Spatial Planning Systems? Lessons from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planning Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02697459.2022.2027638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Dynamismes des façades et planifications terrestres et maritimes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dynamismes des façades et planifications terrestres et maritimes en Afrique, 12, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex relationships between marine protected areas and marine spatial planning: Towards an analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.104441. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine spatial planning and the risk of ocean grabbing in the tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Teles da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a quantitative model for participatory geo-foresight: ISIS-Fish and fishing governance in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Provot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103231. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing marine spatial planning: a critical review of initiatives worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.441-459. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1523908X.2020.1751605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing ‘Deep Knowledge’ of Fisheries into Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.347-357. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40152-020-00178-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological, socio-economic, and administrative opportunities and challenges to moving aquaculture offshore for small French oyster-farming companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 521, pp.735045. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing transdisciplinary and participation issues to cope with rapid changes shifting marine social ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103929. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findings from an exploratory study on the governance of a French fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103045. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than maps: Providing an alternative for fisheries and fishers in marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamberts Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.90-103. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning with dominant interests: The role played by geo-technologies in the place given to fisheries in marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2019.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’espace en jouant avec le temps. Exemple d’un exercice participatif de géoprospective des pêches maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 9, n°2, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêches à l'Île d'Yeu : évolutions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêches maritimes, un terrain d'expérimentation de la géoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prospective territoriale participative, 60 (170), pp.287-302. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040536ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01553061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the sea: The French experience. Contribution to marine spatial planning perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (3), pp.324-334. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges for maritime governance in West Africa: Fishery-based lessons from Guinea and Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bernardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (2), pp.155-162. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xynthia : leçons d'une catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanlœil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://cybergeo.revues.org/23763, pp.article 538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nautisme dans l'estuaire de la Loire : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien L'Heveder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GIZC en France : mirage ou mutation stratégique fondamentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer-territoire ou la banalisation de l'espace marin (golfe de Gascogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (4), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aquaculture marine sur la façade atlantique française : une activité durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoINova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.191-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources halieutiques (Partie 3. Chapitre 1. L’exploitation des ressources marines et côtières : permanences et ruptures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desse, M., Robert, S., Herbert, V., Chadenas, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.209-222, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relation gagnant-gagnant entre pêcheurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouilland, E., &amp; Gourmelon, F. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l’environnement. Des solutions pour innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.216-219, 2024, 9782271152374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de l’espace maritime (Partie 4. Chapitre 3. De la gestion des zones côtières (GIZC) à la planification spatiale maritime (PSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desse, M., Robert, S., Herbert, V., Chadenas, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.435-446, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énergies marines renouvelables (Partie 3. Chapitre 1. L’exploitation des ressources marines et côtières : permanences et ruptures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desse, M., Robert, S., Herbert, V., Chadenas, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.231-246, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes en crise : le milieu urbain, le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ecologie &amp; Environnement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS Écologie &amp; Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-155, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux informationnels de la planification spatiale marine. Les leçons tirées du cas des petites pêches artisanales au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndickou Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïchetou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnin M. &amp; Lanco Bertrand S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine spatial planning in the tropical Atlantic. From a Tower of Babel to collective intelligence / Planification spatiale marine en Atlantique tropical. D'une Tour de Babel à l'organisation d'une intelligence collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.229-256 / 235-265, 2023, 9782709929721. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.44472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être représenté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions l'oeil d'or. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités et rapports de pouvoir en ville. Actualité de la critique urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Critiques &amp; Cités, 978-2-490437-26-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. 4. Les outils de cogestion locale des petites pêches maritimes artisanales : principaux enseignements et perspectives d’application en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David, G. (dir.), Alaric, J-P., Celestin, W., Diaz, N., Failler, P., Gilles, S., Hardy, P-Y., Lafontant, P-G., Millien, M.F., Morand, P., Pioch, S., Quod, J-P., Reynal, L., Sabinot, C., Touron-Gadic, G., Trouillet, B., Vallès, H., &amp; Vendeville, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pêche artisanale en Haïti / Small-Scale Fisheries in Haiti. Contributions intégrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions IRD; coll. Expertise collective, 2021, 978-2-7099-2942-4. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.46855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective as a support to marine spatial planning: some French experience-based assumptions and findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience. A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-298, 2021, 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Basics: Improving Information About Small-Scale Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratana Chuenpagdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chuenpagdee R.; Jentoft S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transdisciplinarity for Small-Scale Fisheries Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MARE Publication Series, vol 21, Springer, Cham, 2019, 978-3-319-94937-6. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94938-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux spatiaux : la reconfiguration des espaces halieutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces maritimes et territoires marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.53-88, 2015, 9782340002739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation des mers et des océans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt P.; Meur-Férec C.; Morel V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colin-SEDES, 2014, 9782301004581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources vivantes de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt P.; Meur-Férec C.; Morel V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colin-SEDES, 2014, 9782301004581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et GIZC : projet d'étude comparée France-Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landry N.; Péret J.; Sauzeau T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement comparé des littoraux du Golfe du Saint-Laurent et du Centre-Ouest français : d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Moncton; Institut d'Etudes Acadiennes, 2012, 978-0-9810041-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions territoriales du golfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mra Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Permanent de la Mer et du Littoral. APML n°6. Golfe de Gascogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LETG-Nantes Géolittomer UMR 6554 CNRS, pp.22, 2012, 978-2-916134-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moyens d'exercice de souveraineté de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mra Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Permanent de la Mer et du Littoral. APML n°6. Golfe de Gascogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LETG-Nantes Géolittomer UMR 6554 CNRS, pp.23, 2012, 978-2-916134-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports de plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Permanent de la Mer et du Littoral. APML n°6. Golfe de Gascogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LETG-Nantes Géolittomer UMR 6554 CNRS, pp.42, 2012, 978-2-916134-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des littoraux et des mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mra Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillotreau P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Economicum. Enjeux et avenir de la France maritime et littorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-509, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de l'exercice de la pêche et dynamiques d'occupation de la mer côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaussade J., Guillaume J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêche et aquaculture. Pour une exploitation durable des ressources vivantes de la mer et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.353-365, 2006, coll. Espace et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique du littoral en France et en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guellec J., Lorot P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète océane. L'essentiel de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Choiseul-La Documentation française, pp.201-214, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bassins de navigation : éléments d'une typologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nautisme. Acteurs, pratiques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.29-48, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamismes des façades et planifications terrestres et maritimes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section: Oceanext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche artisanale en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Alaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.248, 2021, 978-2-7099-2920-2. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.46536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'accueil et de développement des communes littorales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du Développement durable, 77 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêches dans la planification spatiale marine au crible des géotechnologies : perspectives critiques sur le « spatial » et « l’environnement ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nantes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01961744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;mer côtière&amp;quot; d'Iroise à Finisterre. Etude géographique d'ensembles territoriaux en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nantes, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’éolien en mer vient (re)dessiner la planification de l’espace maritime ? Bulletin COME3T n°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybill Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Energies Marines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERCARTO : La démocratie participative en question, le cas de la « mer en débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de l'analyse des contributions de &amp;quot;La fresque de la mer en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcy Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fresque de la mer en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcy Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expercarto - Volume 2 : Focus groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcy Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Frame. Ocean Multi-Use Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Drews-von Ruckteschell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojanovic Ivana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmont Forum, Future Earth, JPI Oceans. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERCARTO : Quelles préférences spatiales pour la localisation des parcs éoliens en mer ? Une étude sur la population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de l'analyse des contributions de l'étude « EXPERCARTO : les préférences des français sur l'éolien en mer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcy Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Frame. Transferability Report – a comparison of Multi Use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Juell-Skielse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gröndahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmont Forum, Future Earth, JPI Oceans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Frame. Ocean Multi-Use Policy Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmont Forum, Future Earth, JPI Oceans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Frame. Case Study Brief: France. Results overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Frame. Ocean Multi-Use Assessment Approach (MUAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmont Forum, Future Earth, JPI Oceans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du grand public à la planification spatiale marine en France : analyse de la participation et des contributions en ligne et recommandations de simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Petrovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Nantes Université. 2022, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des socio-écosystèmes littoraux et marins pour la prévention et la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER, Nantes Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nourriceries de soles entre Quiberon et le sud de l'île d'Yeu : écologie et réglementations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Désaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer; SMIDAP. 2005, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite pêche en aquitaine - le bassin d'Arcachon. Halieutique, socio-économie, usages et réglementations. 1999-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Goumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER, LETG (UMR 6554 CNRS), CRTS La Rochelle. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie participative en question : Le cas de la « mer en débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the black box of decision support tools in marine spatial planning: shedding light into reserve site selection algorithms for a balanced empowerment of stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirage indirect pour la spatialisation des activités de pêche maritime : le cas Valpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Medous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque international francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Esch-Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic informational issues in MSP. Four lessons learnt from small-scale fisheries in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndickou Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïchetou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niang Awa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PADDLE project Final International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, Mar 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partie immergée de l'information géographique : Analyse critique à travers le cas de la planification spatiale maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval; GDR Magis, Jun 2023, Quebec City, Province of Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing the map : critical planning perspective on map making and map use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.U.D (Marine Urban Development : Planning traditions and transitions on land an at sea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step Zero for Getting Marine Conservation Right. A contribution from across the Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Getting it right”, 4th World Small-Scale Fisheries Congress, Regional Congress (America)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, St. John's NL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic informational issues in MSP. Four lessons learnt from small-scale fisheries in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndickou Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichetou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niang Awa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wind that shakes the fishe(r)s. Information and participation in marine planning (The French case)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Imagine the (un)imaginable. Revitalizing small-scale fisheries in Europe”, 4th World Small-Scale Fisheries Congress, Regional Congress (Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paola, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three stories about culture on, in and of marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference 2021 - Limits to Blue Growth?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Challenges in Ocean Multi-Use Research: Insights from the MULTI-FRAME Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Tephany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Research &amp; Innovation Congress 2021 (SRI2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Blue Growth through Ocean Multi-Use: critical insight for governing, steering and managing the Blue Realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 People &amp; the Sea Conference - MARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationships between data portals and marine spatial planning : a critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Raseborg, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes cognitives temporelles : modélisation et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metz, France. pp.369-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Deep Knowledge: A critical assessment of fisheries knowledge used in marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference “People and the Sea X. Learning from the past, imagining the future. Special session “Critical turn in Marine Spatial Planning - whence and whither?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning with dominant interests : the role played by geotechnologies in the place given to small-scale fisheries in marine spatial planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference “People and the Sea X. Learning from the past, imagining the future. Special session “Blue Justice for small-scale fisheries in the context of fishing opportunities and markets: A lens for SDG14b”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être représenté&amp;quot;. Les dimensions géographiques des rapports de pouvoir vues à travers l’usage des représentations des pêches maritimes dans les dispositifs d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux: débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6590 ESO; Groupe Transversal JEDI, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning with dominant interests: the role played by geotechnologies in the place given to small-scale fisheries in marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Strategies at the Land-Sea Interface: Rethinking Maritime Spatial Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg, Institute of Geography, Sep 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Spatial Planning, A geographical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans Trends: Conservation and Sustainable Use of the Ocean - Supportive Technologies and Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Malmoe, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of Marine Spatial Planning experiences worldwide and challenges ahead for Small-scale Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Small-Scale Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TBTI Network, Oct 2018, Chiang Maï, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, une rencontre entre géographie et prospective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les temps des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01553132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries in Marine Spatial Planning: between nowhere/everywhere and somewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference, People &amp; the Sea IX "Dealing with maritime mobilities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam (NETHERLANDS), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping fisheries in the context of Marine Spatial Planning: a critical approach of power relations, rationalist discourses and participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference, People &amp; the Sea IX "Dealing with maritime mobilities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam (NETHERLANDS), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de géoprospective sur les pêches maritimes du golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pêches et changements globaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoprospective des pêches maritimes dans le golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes marins dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to reveal the &amp;quot;MISSING LAYER&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Academic Conference 2015 "People and the Sea VIII - Geopolitics of the ocean"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation des mers et des océans : vers la privatisation d'un Commun ? Regards croisés Canada – Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Etudes Canadiennes « Regards croisés : Canada - Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoprospective&amp;quot;, governance and stakeholders involvement in fisheries research and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference. People and the Sea VIII. Geopolitics of the Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Maritime Research, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prospective exercise to develop a common vision to support MSP? An experimentation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Coasts: Legacies &amp; Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CZC Canada, 2014, Kalifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des pratiques spatiales dans le domaine des pêches maritimes : l'expérience VALPENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploitation et conservation des écosystèmes aquatiques : une question d'échelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' knowledge for mapping and understanding the practices: towards bridging the &amp;quot;missing layer&amp;quot;. The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference "People and the Sea VII - Maritime Futures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam; University of Wagenningen, 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective and Marine Spatial Planning: Some thoughts about the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Progress in Marine Spatial Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, 2013, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical approach on fishers' knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogos territoriales en la isla Grande de Chiloé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Los Lagos, 2013, Castro, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'une approche tridimensionnelle à la gestion intégrée des zones côtières. Les interactions « territoire-acteur-compétence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Zone côtière Canada »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CZC Canada, 2012, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping human activities at sea: An input for Marine Spatial Planning. French examples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference " People and the Sea VI - Bridging Science and Policy for Sustainable Coasts and Seas " (Centre for Maritime Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu de la planification spatiale marine : principes, expériences et connaissances scientifiques nécessaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Biodiversité, écosystèmes et usages du milieu marin : quelles connaissances pour une gestion intégrée du golfe normand-breton ? AAMP-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage ou division des espaces côtiers : quelles stratégies ? Rencontres Halieutiques de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gauthiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hemeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêche et aquaculture : un atout pour l'aménagement des territoires côtiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the sea: the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stepping into the water. A New Domain for Spatial Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialisation des activités en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque national des aires marines protégées (AAMP, UICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la conflictualité pour gérer les territoires, Recherche exploratoire sur les conflits littoraux et maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Outils Pour Décider Ensemble (OPDE) "Aide à la décision et gouvernance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DU DEROULEMENT D'ACTIVITES CONCHYLICOLES EN ZONE COTIERE PAR COUPLAGE SIG/SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un protocole d'analyse des conflits littoraux et maritimes. Appréhender les conflits pour une meilleure gestion du territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Développement durable, LEMNA-DCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivages : du désir à l'empoigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Autissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat du Festival International de Géographie « Mers et océans, les géographes prennent le large ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PLASMAR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme ORECOLM et séminaire de l'équipe 1 de LETG « Risques et conflits d'usage ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion intégrée de la mer et du littoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Politique maritime intégrée de l'Union européenne. Journées scientifiques de l'Université de Nantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la mer en Afrique de l'Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Afrique, gouverner la mer", CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du phénomène conflictuel des territoires. Réflexions et expériences sur des espaces littoraux et maritimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASRDLF 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation des espaces marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Université de Moncton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Moncton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace marin et géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causerie des sciences et des océans de Pêche et Océans Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Moncton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits halieutiques. Approche d'un géographe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ORECOLM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche, conchyliculture et territoires atlantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Rencontres interrégionales de l'Association du Grand Littoral Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rochefort sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point d'outils d'aide à la décision dans le processus de gestion intégrée de la zone côtière : présentation de quelques propositions de démarche et de réalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective du littoral, prospectives pour le littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et dynamiques de la mer côtière : implications en matière d'analyse et de prospective (exemple du golfe de Gascogne franco-espagnol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective du littoral, prospective pour le littoral. Un littoral pour les générations futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer côtière : une frange pionnière. Essai sur la construction d'un ensemble territorial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer côtière : une frange pionnière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorants de l'UMR 6554 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation graphique des pratiques spatiales pour une approche globale des enjeux à l'interface entre éco- et socio-systèmes. Le cas du bassin d'Arcachon (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alde Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance scientifique et décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer côtière : un nouvel ensemble territorial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Mer côtière » de l'UMR 6554 CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et gestion intégrées de la mer côtière. Du bassin d'Arcachon au golfe de Gascogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Pôle Mer et Littoral de l'Université de Nantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brice TROUILLET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brice-trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6156-3657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083895213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, lab. LETG (CNRS) :</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-nantes.fr/brice-trouillet</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://letg.cnrs.fr/author/brice-trouillet/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">géographie sociale de l'océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et plus particulièrement sur les relations entre les groupes humains et l'espace maritime. Par le spectre des STS et des approches critiques, et en m'intéressant à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">planification de l'espace maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> notamment à travers les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pêches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">énergies marines renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, j'étudie comment les relations de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et les questions de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s'entremêlent et, ce faisant, façonnent des réseaux ou &amp;quot;agencements&amp;quot; socio-techniques. Depuis une dizaine d'années et toujours dans ce même champ de recherche, le rôle de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> tout au long de son </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (fabrique, traitement, circulation, usages) est devenu l'une de mes principales préoccupations, me rapprochant ainsi de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">géographie numérique (maritime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'invite celles et ceux qui auraient des intérêts de recherche similaires à me contacter pour une éventuelle collaboration ou supervision (master, doctorat).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés: Océan, Planification Spatiale Marine (PSM), Pêches maritimes, Energie Marine Renouvelable (EMR), Science & Technologie studies (STS), Critical data studies, Co-production du savoir, Savoirs &amp;quot;non scientifiques&amp;quot;, Géographies numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking map authority in marine spatial planning: a stakeholder perspective on map making and map use in ocean governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.104631. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2026.104631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05561627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory democracy in question: The case of “the sea in debate”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.108916. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2026.108916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Literacy as a Mechanism for Change Across and Beyond the UN Ocean Decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mckinley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Mcateer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit C Kaae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ocean Literacy as a Mechanism for Change Across and Beyond the UN Ocean Decade, 2, pp.11340. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.11340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do stakeholders engage with critical cartography in planning? Analysis of a decision-making process in marine governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169, pp.104083. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles préférences spatiales pour la localisation des parcs éoliens en mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 545, pp.3-25. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.545.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling data for Marine Spatial Planning: A review of maritime plans in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Geographic Information Science &amp; environmental measures, Vol. 12 - Sciences de l’information géographique & mesures environnementales, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.13496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563075v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public participation in marine spatial planning in France: From minimal requirements to minimal achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 256, pp.107310. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer une carte interactive pour l’édition numérique sans coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pulvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le printemps des cartes à Montmorillon - mai 2023 (255), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital turn of marine planning: a global analysis of ocean geoportals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Toonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.2283081. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1523908X.2023.2283081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research on ocean multi-use: achievements, challenges and the need for transdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sereno Diederichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Juell-Skielse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste E Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-024-00043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for capturing marine small-scale fisheries' contributions to the sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Razanakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akintola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01470-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ecosystem-based approaches in MSP through actor-driven perceptual mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Ripken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Sten Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105604. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ready marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tundi Agardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.105655. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Spatial Planning in Regional Ocean Areas: Trends and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Mcateer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Fullbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Rivers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Yearbook Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.346-380. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22116001-03601013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Participation Means in Marine Spatial Planning Systems? Lessons from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planning Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02697459.2022.2027638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Dynamismes des façades et planifications terrestres et maritimes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dynamismes des façades et planifications terrestres et maritimes en Afrique, 12, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex relationships between marine protected areas and marine spatial planning: Towards an analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.104441. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine spatial planning and the risk of ocean grabbing in the tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Teles da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a quantitative model for participatory geo-foresight: ISIS-Fish and fishing governance in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Provot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103231. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing marine spatial planning: a critical review of initiatives worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.441-459. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1523908X.2020.1751605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing ‘Deep Knowledge’ of Fisheries into Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.347-357. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40152-020-00178-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing transdisciplinary and participation issues to cope with rapid changes shifting marine social ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103929. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological, socio-economic, and administrative opportunities and challenges to moving aquaculture offshore for small French oyster-farming companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 521, pp.735045. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findings from an exploratory study on the governance of a French fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103045. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than maps: Providing an alternative for fisheries and fishers in marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamberts Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.90-103. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning with dominant interests: The role played by geo-technologies in the place given to fisheries in marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2019.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’espace en jouant avec le temps. Exemple d’un exercice participatif de géoprospective des pêches maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 9, n°2, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêches à l'Île d'Yeu : évolutions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêches maritimes, un terrain d'expérimentation de la géoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prospective territoriale participative, 60 (170), pp.287-302. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040536ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01553061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xynthia : leçons d'une catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blanlœil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://cybergeo.revues.org/23763, pp.article 538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the sea: The French experience. Contribution to marine spatial planning perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (3), pp.324-334. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges for maritime governance in West Africa: Fishery-based lessons from Guinea and Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bernardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (2), pp.155-162. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nautisme dans l'estuaire de la Loire : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien L'Heveder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GIZC en France : mirage ou mutation stratégique fondamentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer-territoire ou la banalisation de l'espace marin (golfe de Gascogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (4), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aquaculture marine sur la façade atlantique française : une activité durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoINova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.191-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources halieutiques (Partie 3. Chapitre 1. L’exploitation des ressources marines et côtières : permanences et ruptures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desse, M., Robert, S., Herbert, V., Chadenas, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.209-222, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relation gagnant-gagnant entre pêcheurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouilland, E., &amp; Gourmelon, F. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l’environnement. Des solutions pour innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.216-219, 2024, 9782271152374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de l’espace maritime (Partie 4. Chapitre 3. De la gestion des zones côtières (GIZC) à la planification spatiale maritime (PSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desse, M., Robert, S., Herbert, V., Chadenas, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.435-446, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énergies marines renouvelables (Partie 3. Chapitre 1. L’exploitation des ressources marines et côtières : permanences et ruptures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desse, M., Robert, S., Herbert, V., Chadenas, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.231-246, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes en crise : le milieu urbain, le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ecologie &amp; Environnement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS Écologie &amp; Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-155, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux informationnels de la planification spatiale marine. Les leçons tirées du cas des petites pêches artisanales au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndickou Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïchetou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnin M. &amp; Lanco Bertrand S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine spatial planning in the tropical Atlantic. From a Tower of Babel to collective intelligence / Planification spatiale marine en Atlantique tropical. D'une Tour de Babel à l'organisation d'une intelligence collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.229-256 / 235-265, 2023, 9782709929721. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.44472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être représenté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions l'oeil d'or. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités et rapports de pouvoir en ville. Actualité de la critique urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Critiques &amp; Cités, 978-2-490437-26-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. 4. Les outils de cogestion locale des petites pêches maritimes artisanales : principaux enseignements et perspectives d’application en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David, G. (dir.), Alaric, J-P., Celestin, W., Diaz, N., Failler, P., Gilles, S., Hardy, P-Y., Lafontant, P-G., Millien, M.F., Morand, P., Pioch, S., Quod, J-P., Reynal, L., Sabinot, C., Touron-Gadic, G., Trouillet, B., Vallès, H., &amp; Vendeville, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pêche artisanale en Haïti / Small-Scale Fisheries in Haiti. Contributions intégrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions IRD; coll. Expertise collective, 2021, 978-2-7099-2942-4. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.46855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective as a support to marine spatial planning: some French experience-based assumptions and findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience. A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-298, 2021, 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Basics: Improving Information About Small-Scale Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratana Chuenpagdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chuenpagdee R.; Jentoft S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transdisciplinarity for Small-Scale Fisheries Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MARE Publication Series, vol 21, Springer, Cham, 2019, 978-3-319-94937-6. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94938-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux spatiaux : la reconfiguration des espaces halieutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces maritimes et territoires marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.53-88, 2015, 9782340002739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation des mers et des océans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt P.; Meur-Férec C.; Morel V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colin-SEDES, 2014, 9782301004581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources vivantes de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt P.; Meur-Férec C.; Morel V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colin-SEDES, 2014, 9782301004581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et GIZC : projet d'étude comparée France-Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landry N.; Péret J.; Sauzeau T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement comparé des littoraux du Golfe du Saint-Laurent et du Centre-Ouest français : d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Moncton; Institut d'Etudes Acadiennes, 2012, 978-0-9810041-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions territoriales du golfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mra Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Permanent de la Mer et du Littoral. APML n°6. Golfe de Gascogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LETG-Nantes Géolittomer UMR 6554 CNRS, pp.22, 2012, 978-2-916134-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moyens d'exercice de souveraineté de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mra Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Permanent de la Mer et du Littoral. APML n°6. Golfe de Gascogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LETG-Nantes Géolittomer UMR 6554 CNRS, pp.23, 2012, 978-2-916134-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports de plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Permanent de la Mer et du Littoral. APML n°6. Golfe de Gascogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LETG-Nantes Géolittomer UMR 6554 CNRS, pp.42, 2012, 978-2-916134-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des littoraux et des mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mra Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillotreau P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Economicum. Enjeux et avenir de la France maritime et littorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-509, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de l'exercice de la pêche et dynamiques d'occupation de la mer côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaussade J., Guillaume J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêche et aquaculture. Pour une exploitation durable des ressources vivantes de la mer et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.353-365, 2006, coll. Espace et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique du littoral en France et en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guellec J., Lorot P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète océane. L'essentiel de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Choiseul-La Documentation française, pp.201-214, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bassins de navigation : éléments d'une typologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nautisme. Acteurs, pratiques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.29-48, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamismes des façades et planifications terrestres et maritimes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section: Oceanext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche artisanale en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Alaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.248, 2021, 978-2-7099-2920-2. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.46536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'accueil et de développement des communes littorales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du Développement durable, 77 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêches dans la planification spatiale marine au crible des géotechnologies : perspectives critiques sur le « spatial » et « l’environnement ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nantes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01961744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;mer côtière&amp;quot; d'Iroise à Finisterre. Etude géographique d'ensembles territoriaux en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nantes, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERCARTO : La démocratie participative en question, le cas de la « mer en débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’éolien en mer vient (re)dessiner la planification de l’espace maritime ? Bulletin COME3T n°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybill Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Energies Marines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de l'analyse des contributions de &amp;quot;La fresque de la mer en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcy Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fresque de la mer en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcy Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expercarto - Volume 2 : Focus groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcy Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Frame. Ocean Multi-Use Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Drews-von Ruckteschell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojanovic Ivana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmont Forum, Future Earth, JPI Oceans. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERCARTO : Quelles préférences spatiales pour la localisation des parcs éoliens en mer ? Une étude sur la population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de l'analyse des contributions de l'étude « EXPERCARTO : les préférences des français sur l'éolien en mer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcy Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes université. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Frame. Transferability Report – a comparison of Multi Use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Juell-Skielse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gröndahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmont Forum, Future Earth, JPI Oceans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Frame. Ocean Multi-Use Policy Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmont Forum, Future Earth, JPI Oceans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Frame. Case Study Brief: France. Results overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Frame. Ocean Multi-Use Assessment Approach (MUAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmont Forum, Future Earth, JPI Oceans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du grand public à la planification spatiale marine en France : analyse de la participation et des contributions en ligne et recommandations de simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Petrovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Nantes Université. 2022, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des socio-écosystèmes littoraux et marins pour la prévention et la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER, Nantes Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nourriceries de soles entre Quiberon et le sud de l'île d'Yeu : écologie et réglementations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Désaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer; SMIDAP. 2005, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite pêche en aquitaine - le bassin d'Arcachon. Halieutique, socio-économie, usages et réglementations. 1999-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Goumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER, LETG (UMR 6554 CNRS), CRTS La Rochelle. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie participative en question : Le cas de la « mer en débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the black box of decision support tools in marine spatial planning: shedding light into reserve site selection algorithms for a balanced empowerment of stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirage indirect pour la spatialisation des activités de pêche maritime : le cas Valpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Medous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque international francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Esch-Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic informational issues in MSP. Four lessons learnt from small-scale fisheries in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndickou Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïchetou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niang Awa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PADDLE project Final International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, Mar 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partie immergée de l'information géographique : Analyse critique à travers le cas de la planification spatiale maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval; GDR Magis, Jun 2023, Quebec City, Province of Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing the map : critical planning perspective on map making and map use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.U.D (Marine Urban Development : Planning traditions and transitions on land an at sea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step Zero for Getting Marine Conservation Right. A contribution from across the Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Getting it right”, 4th World Small-Scale Fisheries Congress, Regional Congress (America)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, St. John's NL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic informational issues in MSP. Four lessons learnt from small-scale fisheries in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndickou Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichetou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niang Awa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wind that shakes the fishe(r)s. Information and participation in marine planning (The French case)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Imagine the (un)imaginable. Revitalizing small-scale fisheries in Europe”, 4th World Small-Scale Fisheries Congress, Regional Congress (Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paola, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Blue Growth through Ocean Multi-Use: critical insight for governing, steering and managing the Blue Realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 People &amp; the Sea Conference - MARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three stories about culture on, in and of marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference 2021 - Limits to Blue Growth?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Challenges in Ocean Multi-Use Research: Insights from the MULTI-FRAME Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Tephany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Research &amp; Innovation Congress 2021 (SRI2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationships between data portals and marine spatial planning : a critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Raseborg, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning with dominant interests : the role played by geotechnologies in the place given to small-scale fisheries in marine spatial planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference “People and the Sea X. Learning from the past, imagining the future. Special session “Blue Justice for small-scale fisheries in the context of fishing opportunities and markets: A lens for SDG14b”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes cognitives temporelles : modélisation et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metz, France. pp.369-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Deep Knowledge: A critical assessment of fisheries knowledge used in marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference “People and the Sea X. Learning from the past, imagining the future. Special session “Critical turn in Marine Spatial Planning - whence and whither?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être représenté&amp;quot;. Les dimensions géographiques des rapports de pouvoir vues à travers l’usage des représentations des pêches maritimes dans les dispositifs d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux: débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6590 ESO; Groupe Transversal JEDI, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning with dominant interests: the role played by geotechnologies in the place given to small-scale fisheries in marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Strategies at the Land-Sea Interface: Rethinking Maritime Spatial Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg, Institute of Geography, Sep 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Spatial Planning, A geographical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans Trends: Conservation and Sustainable Use of the Ocean - Supportive Technologies and Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Malmoe, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of Marine Spatial Planning experiences worldwide and challenges ahead for Small-scale Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Small-Scale Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TBTI Network, Oct 2018, Chiang Maï, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries in Marine Spatial Planning: between nowhere/everywhere and somewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference, People &amp; the Sea IX "Dealing with maritime mobilities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam (NETHERLANDS), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, une rencontre entre géographie et prospective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les temps des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01553132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping fisheries in the context of Marine Spatial Planning: a critical approach of power relations, rationalist discourses and participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference, People &amp; the Sea IX "Dealing with maritime mobilities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam (NETHERLANDS), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de géoprospective sur les pêches maritimes du golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pêches et changements globaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoprospective des pêches maritimes dans le golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes marins dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to reveal the &amp;quot;MISSING LAYER&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Academic Conference 2015 "People and the Sea VIII - Geopolitics of the ocean"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation des mers et des océans : vers la privatisation d'un Commun ? Regards croisés Canada – Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Etudes Canadiennes « Regards croisés : Canada - Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoprospective&amp;quot;, governance and stakeholders involvement in fisheries research and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference. People and the Sea VIII. Geopolitics of the Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Maritime Research, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prospective exercise to develop a common vision to support MSP? An experimentation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Coasts: Legacies &amp; Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CZC Canada, 2014, Kalifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des pratiques spatiales dans le domaine des pêches maritimes : l'expérience VALPENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploitation et conservation des écosystèmes aquatiques : une question d'échelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers' knowledge for mapping and understanding the practices: towards bridging the &amp;quot;missing layer&amp;quot;. The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference "People and the Sea VII - Maritime Futures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam; University of Wagenningen, 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective and Marine Spatial Planning: Some thoughts about the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Progress in Marine Spatial Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, 2013, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical approach on fishers' knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogos territoriales en la isla Grande de Chiloé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Los Lagos, 2013, Castro, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'une approche tridimensionnelle à la gestion intégrée des zones côtières. Les interactions « territoire-acteur-compétence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Zone côtière Canada »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CZC Canada, 2012, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping human activities at sea: An input for Marine Spatial Planning. French examples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARE Conference " People and the Sea VI - Bridging Science and Policy for Sustainable Coasts and Seas " (Centre for Maritime Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu de la planification spatiale marine : principes, expériences et connaissances scientifiques nécessaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Biodiversité, écosystèmes et usages du milieu marin : quelles connaissances pour une gestion intégrée du golfe normand-breton ? AAMP-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage ou division des espaces côtiers : quelles stratégies ? Rencontres Halieutiques de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gauthiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hemeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêche et aquaculture : un atout pour l'aménagement des territoires côtiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the sea: the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stepping into the water. A New Domain for Spatial Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialisation des activités en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque national des aires marines protégées (AAMP, UICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la conflictualité pour gérer les territoires, Recherche exploratoire sur les conflits littoraux et maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Outils Pour Décider Ensemble (OPDE) "Aide à la décision et gouvernance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DU DEROULEMENT D'ACTIVITES CONCHYLICOLES EN ZONE COTIERE PAR COUPLAGE SIG/SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un protocole d'analyse des conflits littoraux et maritimes. Appréhender les conflits pour une meilleure gestion du territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Développement durable, LEMNA-DCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PLASMAR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme ORECOLM et séminaire de l'équipe 1 de LETG « Risques et conflits d'usage ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivages : du désir à l'empoigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Autissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat du Festival International de Géographie « Mers et océans, les géographes prennent le large ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion intégrée de la mer et du littoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Politique maritime intégrée de l'Union européenne. Journées scientifiques de l'Université de Nantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la mer en Afrique de l'Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Afrique, gouverner la mer", CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du phénomène conflictuel des territoires. Réflexions et expériences sur des espaces littoraux et maritimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guineberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASRDLF 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation des espaces marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Université de Moncton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Moncton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace marin et géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causerie des sciences et des océans de Pêche et Océans Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Moncton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits halieutiques. Approche d'un géographe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ORECOLM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche, conchyliculture et territoires atlantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Rencontres interrégionales de l'Association du Grand Littoral Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rochefort sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point d'outils d'aide à la décision dans le processus de gestion intégrée de la zone côtière : présentation de quelques propositions de démarche et de réalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective du littoral, prospectives pour le littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et dynamiques de la mer côtière : implications en matière d'analyse et de prospective (exemple du golfe de Gascogne franco-espagnol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective du littoral, prospective pour le littoral. Un littoral pour les générations futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer côtière : une frange pionnière. Essai sur la construction d'un ensemble territorial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer côtière : une frange pionnière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorants de l'UMR 6554 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation graphique des pratiques spatiales pour une approche globale des enjeux à l'interface entre éco- et socio-systèmes. Le cas du bassin d'Arcachon (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alde Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance scientifique et décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer côtière : un nouvel ensemble territorial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Mer côtière » de l'UMR 6554 CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et gestion intégrées de la mer côtière. Du bassin d'Arcachon au golfe de Gascogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Pôle Mer et Littoral de l'Université de Nantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66C32F13"/>
+    <w:nsid w:val="7C6A974C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-trouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6156-3657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083895213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/brice-trouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://letg.cnrs.fr/author/brice-trouillet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2026.108916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05283431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mckinley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Mcateer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit C Kaae" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.11340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Davret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615741v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.545.2126" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563075v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.13496" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guyot-T&#233;phany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107310" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pulvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087924" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Toonen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908X.2023.2283081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereno Diederichsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Juell-Skielse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste E Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00043-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quinio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Ripken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klenke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Sten Hansen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105604" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reimer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tundi Agardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Fullbrook" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hong Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Reed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rivers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22116001-03601013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02697459.2022.2027638" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104441" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Queffelec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Teles da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Provot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahevas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehuta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908X.2020.1751605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Said" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-020-00178-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glize" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103929" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberts Christine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Plissonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.02.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2019.10.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12255" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Yannick" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040536ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rochette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2010.10.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TWHRPM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bernardon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2010.09.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0NPXQC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanl&#339;il" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Alexandre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Heveder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Patrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195572v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corlay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662982v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04061460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndickou Gaye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;chetou Seck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44472" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leg&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46855" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00010-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Agapito" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Johnson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94938-3_20" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121026v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121046v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Faur&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rioux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fortier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mra Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204713v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/53829" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195610v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195621v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tonini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pouillaude" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01961744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybill Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abellard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547914v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636810v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Giraud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volcy Boilevin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635093v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660863v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Lukic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Drews-von Ruckteschell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojanovic Ivana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mccann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547906v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660893v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thomas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Gr&#246;ndahl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebours" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660850v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hodson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Walsh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660880v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Freeman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722693v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petrovitch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663002v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436298v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;saunay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662991v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Laborde" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Goumy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615743v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783797v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658732v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichetou Seck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783801v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guyot-Tephany" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370480v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Walsh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396508v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02955427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Robert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raimbault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172370v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334679v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553132v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161992v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571511v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274398v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234470v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234472v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274491v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121037v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kervarec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121054v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121051v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121059v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121063v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121066v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668182v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668174v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668180v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthiez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hemeury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laisn&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668184v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668183v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913773v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419404v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Tillier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436254v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436275v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bersani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436281v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436321v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436277v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436250v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195650v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436283v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195663v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071018v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195670v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436315v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436316v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436313v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alde Grandpierre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436317v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436318v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brice-trouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6156-3657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083895213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/brice-trouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://letg.cnrs.fr/author/brice-trouillet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Davret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2026.104631" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2026.108916" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05283431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mckinley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Mcateer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit C Kaae" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.11340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615741v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.545.2126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563075v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.13496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guyot-T&#233;phany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107310" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pulvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Toonen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908X.2023.2283081" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereno Diederichsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Juell-Skielse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste E Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00043-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quinio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Ripken" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klenke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Sten Hansen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105604" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reimer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tundi Agardy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105655" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Fullbrook" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hong Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Reed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rivers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22116001-03601013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02697459.2022.2027638" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104441" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Queffelec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Teles da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Provot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahevas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehuta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.08.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908X.2020.1751605" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Said" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-020-00178-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103929" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glize" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberts Christine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Plissonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.02.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330555v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2019.10.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Yannick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040536ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanl&#339;il" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rochette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2010.10.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TWHRPM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bernardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2010.09.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0NPXQC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Alexandre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Heveder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Patrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corlay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649663v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662982v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04061460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndickou Gaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;chetou Seck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44472" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leg&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46855" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944023v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00010-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Agapito" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Johnson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94938-3_20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499196v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Faur&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rioux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fortier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702968v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mra Guillaume" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/53829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tonini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140128v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pouillaude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01961744v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybill Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abellard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Giraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volcy Boilevin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660863v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Lukic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Drews-von Ruckteschell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojanovic Ivana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mccann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660893v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Gr&#246;ndahl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebours" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660850v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hodson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Walsh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660828v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660880v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Freeman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petrovitch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663002v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;saunay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Laborde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Goumy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615743v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142378v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124350v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692929v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783797v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658732v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichetou Seck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783801v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370480v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Walsh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370466v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guyot-Tephany" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396508v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334678v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02955427v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raimbault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334676v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172370v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334675v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334679v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161992v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553132v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571511v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274398v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234470v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234472v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274491v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121037v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kervarec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121051v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121059v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121063v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121066v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668182v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668174v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hemeury" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laisn&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668184v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668183v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913773v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419404v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Tillier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436254v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436281v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436275v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bersani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436321v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436277v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436250v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195656v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195650v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436283v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071018v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195670v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436315v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436316v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436313v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alde Grandpierre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436317v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436318v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>