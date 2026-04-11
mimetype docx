--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -693,51 +693,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de modélisation multi-échelle de l'interface acier-béton pour le calcul de structures en béton armé à grande échelle</w:t>
+                <w:t xml:space="preserve">A new multiscale steel-concrete bond model for structural dynamics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bitar</w:t>
@@ -755,89 +755,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français du Génie Civil CFGC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athènes, Greece. pp.4339-4352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120123.10723.20096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166307v1</w:t>
+                <w:t xml:space="preserve">irsn-04144479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des effets des lois de comportement cycliques et de l'amortissement sur les spectres de plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -896,81 +905,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque National de l'AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS, Nov 2023, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multiscale steel-concrete bond model for structural dynamics applications</w:t>
+                <w:t xml:space="preserve">Techniques de modélisation multi-échelle de l'interface acier-béton pour le calcul de structures en béton armé à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bitar</w:t>
@@ -988,82 +997,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français du Génie Civil CFGC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFGC - Association Française de Génie Civil, May 2023, GIF-SUR-YVETTE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/120123.10723.20096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04144479v1</w:t>
+                <w:t xml:space="preserve">hal-04166307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRUAS 2019 International Benchmark on a Seismic Base Isolated NPP Which Experienced a Real Earthquake</w:t>
               </w:r>
@@ -1164,243 +1164,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on prestressed concrete containment building: creep, ageing and leakage. Application to VERCORS mockup</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Heitz</w:t>
+                <w:t xml:space="preserve">A new approach to account for the steel-concrete interface in case of industrial structure applications using kinematic projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT-26 - 26th International Conference on Structural Mechanics In Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conférence (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03738717v1</w:t>
+                <w:t xml:space="preserve">irsn-03948829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to account for the steel-concrete interface in case of industrial structure applications using kinematic projection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">Numerical study on prestressed concrete containment building: creep, ageing and leakage. Application to VERCORS mockup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Try Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conférence (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">SMiRT-26 - 26th International Conference on Structural Mechanics In Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03948829v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03738717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Session: OverView of the work done in the OECD SOCRAT benchmark dedicated to the beyond design seismic behavior assessment of crane bridges</w:t>
               </w:r>
@@ -1596,247 +1596,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the research activities in earthquake engineering and seismic risk assessment within the joint framework CEA-EDF-FRAMATOME-IRSN</w:t>
+                <w:t xml:space="preserve">Taking into account Fukushima Daiichi nuclear accident experience feedback: contribution from IRSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin-Boudaoud M.C.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Viallet</w:t>
+                <w:t xml:space="preserve">Patrick Lejuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherubini S.</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naoëlle Matahri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMIRT26 - 26th International Conference on Structural Mechanics in Reactor Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Berlin/Postdam, Germany</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Berlin (Posdam), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913947v1</w:t>
+                <w:t xml:space="preserve">hal-03913993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account Fukushima Daiichi nuclear accident experience feedback: contribution from IRSN</w:t>
+                <w:t xml:space="preserve">Overview of the research activities in earthquake engineering and seismic risk assessment within the joint framework CEA-EDF-FRAMATOME-IRSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin-Boudaoud M.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lejuste</w:t>
+                <w:t xml:space="preserve">Cherubini S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoëlle Matahri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Berger J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMIRT26 - 26th International Conference on Structural Mechanics in Reactor Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Berlin (Posdam), Germany</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Berlin/Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913993v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behaviour of crane bridges - international benchmark 2020</w:t>
               </w:r>
@@ -1911,252 +1911,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete aging in containment building and deep geological disposal facilities: the odoba project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STRUCTURAL ASSESSMENT OF A FRENCH DOUBLE REACTOR CONTAINMENTS VESSEL: MECHANICAL STUDY IN SITUATION OF SEVERE ACCIDENT AND EXPERIMENTAL RESEARCH PERSPECTIVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marquie</w:t>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+                <w:t xml:space="preserve">Francois Tarallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Structural Mechanics In Reactor Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Structural Mechanics In Reactor Technology, SMIRT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, CHARLOTTE, NORTH CAROLINA, USA, United States. pp.0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1340/309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03517067v1</w:t>
+                <w:t xml:space="preserve">hal-03106514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRUCTURAL ASSESSMENT OF A FRENCH DOUBLE REACTOR CONTAINMENTS VESSEL: MECHANICAL STUDY IN SITUATION OF SEVERE ACCIDENT AND EXPERIMENTAL RESEARCH PERSPECTIVE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Concrete aging in containment building and deep geological disposal facilities: the odoba project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Tarallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Structural Mechanics In Reactor Technology, SMIRT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Conference on Structural Mechanics In Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Charlotte, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106514v1</w:t>
+                <w:t xml:space="preserve">irsn-03517067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From anisotropic damage to multiple cracks by coupling a microplane model and a strong discontinuity formulation in the Embedded Finite Element Method</w:t>
               </w:r>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of creep, agin and leakage of the prestressed reinforced concrete structure. Application to concrete containment building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Try Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,51 +3441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Try Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4990,51 +4990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542666v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Al Elani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003660026-16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04862008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04890675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Semblat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/25/252011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Trad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04144479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10723.20096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03738717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Droszcz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Boudaoud M.C." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubini S." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lejuste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao&#235;lle Matahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03517067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tarallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1340/309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kakarla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Lejouad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02754702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejouad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mongabure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capdevielle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kishta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaplace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin-Boudaoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.113893" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04904919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2025.119703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2024.107137" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01906-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Le Jouad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevieille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.03.058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luiz Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2021.103055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c6153" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106839" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415676v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542666v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Al Elani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003660026-16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04862008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04890675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Semblat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/25/252011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04144479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Trad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10723.20096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03738717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Droszcz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lejuste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao&#235;lle Matahri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Boudaoud M.C." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubini S." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tarallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1340/309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03517067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kakarla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Lejouad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02754702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejouad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mongabure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capdevielle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kishta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaplace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin-Boudaoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.113893" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04904919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2025.119703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2024.107137" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01906-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Le Jouad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevieille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.03.058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luiz Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2021.103055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c6153" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106839" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415676v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>