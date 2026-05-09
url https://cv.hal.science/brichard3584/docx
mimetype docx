--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -1043,256 +1043,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRUAS 2019 International Benchmark on a Seismic Base Isolated NPP Which Experienced a Real Earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach to account for the steel-concrete interface in case of industrial structure applications using kinematic projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Lancieri</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Structural Mechanics in Reactor Technology SMIRT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin/Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conférence (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738264v1</w:t>
+                <w:t xml:space="preserve">irsn-03948829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to account for the steel-concrete interface in case of industrial structure applications using kinematic projection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRUAS 2019 International Benchmark on a Seismic Base Isolated NPP Which Experienced a Real Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conférence (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th International Conference on Structural Mechanics in Reactor Technology SMIRT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin/Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03948829v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on prestressed concrete containment building: creep, ageing and leakage. Application to VERCORS mockup</w:t>
               </w:r>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Viallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Structural Mechanics In Reactor Technology, SMIRT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, BERLIN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin-Boudaoud M.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherubini S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Viallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Conference on Earthaquek Engineering WCEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, SENDAI, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2973,51 +2973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouhjiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Robin-Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4591,51 +4591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Viallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AFPS 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4990,51 +4990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542666v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Al Elani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003660026-16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04862008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04890675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Semblat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/25/252011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04144479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Trad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10723.20096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03738717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Droszcz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lejuste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao&#235;lle Matahri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Boudaoud M.C." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubini S." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tarallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1340/309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03517067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kakarla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Lejouad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02754702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejouad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mongabure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capdevielle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kishta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaplace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin-Boudaoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.113893" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04904919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2025.119703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2024.107137" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01906-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Le Jouad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevieille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.03.058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luiz Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2021.103055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c6153" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106839" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415676v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542666v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Al Elani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003660026-16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04862008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04890675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Semblat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/25/252011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04144479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Trad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10723.20096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03738717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Droszcz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lejuste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao&#235;lle Matahri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Boudaoud M.C." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubini S." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tarallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1340/309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03517067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kakarla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Lejouad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02754702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejouad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mongabure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capdevielle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kishta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaplace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin-Boudaoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.113893" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04904919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2025.119703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2024.107137" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01906-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Le Jouad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevieille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.03.058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luiz Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2021.103055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c6153" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106839" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415676v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>